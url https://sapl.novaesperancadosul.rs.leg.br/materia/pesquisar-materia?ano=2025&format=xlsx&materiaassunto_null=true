--- v1 (2026-02-04)
+++ v2 (2026-05-15)
@@ -10,1869 +10,1875 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1262" uniqueCount="607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1270" uniqueCount="609">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/532/emenda_aditiva_e_modificativa_002-2025_-_ao_projeto_de_lei_de_iniciativa_no_003-2025_-_podas.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/532/emenda_aditiva_e_modificativa_002-2025_-_ao_projeto_de_lei_de_iniciativa_no_003-2025_-_podas.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA E MODIFICATIVA N° 002 AO PROJETO DE LEI DE INICIATIVA Nº 003/2025, QUE DISPÕE SOBRE A PODA DE ÁRVORES E ARBUSTOS NO ÂMBITO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rodrigo Pivoto - PP</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_aditiva_e_modificativa_003-2025_-_ao_projeto_de_lei_no_053-2025.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_aditiva_e_modificativa_003-2025_-_ao_projeto_de_lei_no_053-2025.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 003 AO PROJETO DE LEI Nº 053/2025, QUE DISPÕE SOBRE A CONCESSÃO DO VALE FEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alcione Engroff Schmidt - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_modificativa_e_aditiva_004-2025_-_ao_projeto_de_lei_no_053-2025.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_modificativa_e_aditiva_004-2025_-_ao_projeto_de_lei_no_053-2025.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA E ADITIVA N° 004 AO PROJETO DE LEI Nº 053/2025, QUE DISPÕE SOBRE A CONCESSÃO DO VALE FEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CPU - COMISSÃO PERMANENTE ÚNICA</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_modificativa_005-2025_-_ao_projeto_de_lei_no_052-2025.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_modificativa_005-2025_-_ao_projeto_de_lei_no_052-2025.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFIVATIVA N° 005 AO PROJETO DE LEI Nº 052/2025, QUE ALTERA O ARTIGO 10 DA LEI MUNICIPAL N° 1.996, DE 13 DE SETEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Carlos Renato Biasi da Rosa - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_aditiva_006-2025_-_ao_projeto_de_lei_no_056-2025.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_aditiva_006-2025_-_ao_projeto_de_lei_no_056-2025.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 006 AO PROJETO DE LEI Nº 056/2025, QUE DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO DE ACOLHIMENTO FAMILIAR DE CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL QUE IMPORTE EM PRIVAÇÃO DO CONVÍVIO COM A FAMÍLIA DE ORIGEM, DENOMINADO SERVIÇO FAMÍLIA ACOLHEDORA.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_modificativa_007-2025_-_ao_projeto_de_lei_de_iniciativa_no_017-2025.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_modificativa_007-2025_-_ao_projeto_de_lei_de_iniciativa_no_017-2025.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFIVATIVA N° 007 AO PROJETO DE LEI DE INICIATIVA Nº 017/2025, QUE DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO E ATRIBUIÇÕES DO CONSELHO MUNICIPAL DA CAUSA ANIMAL - COMUCA - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CPU - Comissão Permanente Única</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_modificativa_e_aditiva_008-2025_-_ao_projeto_de_lei_de_iniciativa_n_019-2025.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_modificativa_e_aditiva_008-2025_-_ao_projeto_de_lei_de_iniciativa_n_019-2025.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA E ADITIVA N° 008 AO PROJETO DE LEI DE INICIATIVA Nº 019/2025, QUE INSTITUI O PROJETO QualiFICA NO COURO NO ÂMBITO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 02, DE 02 DE JANEIRO DE 2025. ALTERA O ANEXO ÚNICO DA LEI MUNICIPAL Nº 1.761, DE 30 DE SETEMBRO DE 2019.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_de_iniciativa_no_03-2025_-_regulamenta_poda_de_arvores_no_ambito_do_municipio.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_de_iniciativa_no_03-2025_-_regulamenta_poda_de_arvores_no_ambito_do_municipio.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PODA DE ÁRVORES E ARBUSTOS NO ÂMBITO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_de_iniciativa_no_04_-_2025_-_revisao_geral_-_servidores.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_de_iniciativa_no_04_-_2025_-_revisao_geral_-_servidores.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 04, DE 03 DE FEVEREIRO DE 2024. DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL, NOS TERMOS DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL DE 1988, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/561/projeto_de_lei_de_iniciativa_no_005_-_2025_-_semana_azul_-_autismo.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/561/projeto_de_lei_de_iniciativa_no_005_-_2025_-_semana_azul_-_autismo.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 005, DE 20 DE MARÇO DE 2025. INSTITUI E INCLUI NO CALENDÁRIO MUNICIPAL DE NOVA ESPERANÇA DO SUL A SEMANA MUNICIPAL AZUL DO ESPECTRO DE CONSCIENTIZAÇÃO DO TRANSTORNO ESPECTRO AUTISTA (TEA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_de_iniciativa_no_006_-_2025_-_conselho_das_pessoas_com_deficiencia.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_de_iniciativa_no_006_-_2025_-_conselho_das_pessoas_com_deficiencia.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 006, DE 26 DE MARÇO DE 2025. DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO E ATRIBUIÇÕES DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA – COMDE - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_de_iniciativa_no_007_-_2025_-_sistema_municipal_de_defesa_do_consumidor.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_de_iniciativa_no_007_-_2025_-_sistema_municipal_de_defesa_do_consumidor.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 007, DE 07 DE MAIO DE 2025. INSTITUI E DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR – SMDC - NO MUNICÍPIO DE NOVA ESPERANÇA DO SUL.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/588/projeto_de_lei_de_iniciativa_no_008_-_2025_-_institui_proerd_-_nova_esperanca_do_sul.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/588/projeto_de_lei_de_iniciativa_no_008_-_2025_-_institui_proerd_-_nova_esperanca_do_sul.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 008, DE 09 DE MAIO DE 2025. INSTITUI O PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA (PROERD) NO MUNICÍPIO DE NOVA ESPERANÇA DO SUL.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/624/projeto_de_lei_de_iniciativa_no_009_-_2025_-_altera_o_artigo_1_2_da_lei_1.696_-_ipe_saude.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/624/projeto_de_lei_de_iniciativa_no_009_-_2025_-_altera_o_artigo_1_2_da_lei_1.696_-_ipe_saude.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 009, DE 14 DE MAIO DE 2025. ALTERA O ART. 1°, § 2° DA LEI MUNICIPAL N° 1.696, DE 04 DE JANEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_de_iniciativa_no_010_-_2025_-_altera_o_artigo_2_inciso_ii_da_lei_municipal_n_1.368_de_22_de_marco_de_2012.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_de_iniciativa_no_010_-_2025_-_altera_o_artigo_2_inciso_ii_da_lei_municipal_n_1.368_de_22_de_marco_de_2012.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 010, DE 16 DE MAIO DE 2025. ALTERA NO ART. 2°, O INCISO II E ACRESCENTA PARÁGRAFO ÚNICO À LEI MUNICIPAL N° 1.368 DE 22 DE MARÇO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/549/mocao_de_apoio_001-2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/549/mocao_de_apoio_001-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI Nº 320/2025 DO SENADOR LUIS CARLOS HEINZE E AO PROJETO DE LEI Nº 341/2025 DO DEPUTADO FEDERAL PEDRO WESTPHALEN – PROGRAMA DE SECURITIZAÇÃO DAS DÍVIDAS DOS PRODUTORES RURAIS DO RS ATINGIDOS POR EVENTOS CLIMÁTICOS ADVERSOS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/567/mocao_de_congratulacao_no_001_-_2025_-_tenente_defesa_civil.docx</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/567/mocao_de_congratulacao_no_001_-_2025_-_tenente_defesa_civil.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO Nº 001/2025. MOÇÃO DE CONGRATULAÇÃO AO 1º TENENTE IVAN FLORES DA ROSA, DO CREPDEC 3 DE SANTA MARIA -RS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_decreto_legislativo_comenda_ines_engroff.docx</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_decreto_legislativo_comenda_ines_engroff.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 001, DE 07 DE MARÇO 2025. DISPÕE SOBRE A CRIAÇÃO DA COMENDA DE MÉRITO INÊS ENGROFF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_decreto_legislativo_002-2025_-_julgamento_contas.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_decreto_legislativo_002-2025_-_julgamento_contas.doc</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 002/2025. DISPÕE SOBRE O JULGAMENTO DAS CONTAS ANUAIS DO PODER EXECUTIVO MUNICIPAL DE NOVA ESPERANÇA DO SUL, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_de_iniciativa_no_01_-_2025_-_isencao_de_pagamento_de_taxa_de_inscricao_em_concurso_publico.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_de_iniciativa_no_01_-_2025_-_isencao_de_pagamento_de_taxa_de_inscricao_em_concurso_publico.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 01, DE 02 DE JANEIRO DE 2025. DISPÕE SOBRE A ISENÇÃO DE PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO E PROCESSO SELETIVO PARA PROVIMENTO DE CARGO, FUNÇÃO PÚBLICA OU EMPREGO NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE NOVA ESPERANÇA DO SUL-RS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº002, DE 21 DE JANEIRO DE 2025 AUTORIZA A CONTRATAÇÃO EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO , DE 2 (DOIS) SERVIDORES PARA O CARGO DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lc_03-2025_-_cargos_educacao_e_impacto_financeiro.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lc_03-2025_-_cargos_educacao_e_impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 003, DE 23 DE JANEIRO DE 2025 AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARATER EMERGENCIAL E POR TEMPO DETERMINADO, DE 03 (TRÊS) SERVIDORES PARA O CARGO DE MONITOR DE ESCOLA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_n_004_2025_altera_a_lei_municipal_n_966_2006_numero_de_permissoes_taxis.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_n_004_2025_altera_a_lei_municipal_n_966_2006_numero_de_permissoes_taxis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004, DE 27 DE JANEIRO DE 2025. ALTERA OS ARTIGOS 13 E 14, AMBOS DA LEI Nº 966, DE 12 DE JULHO DE 2006.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_n_005_2025_revisao_geral_anual_executivo_2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_n_005_2025_revisao_geral_anual_executivo_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005, DE 03 DE FEVEREIRO DE 2025. DISPÕE SOBRE A REVISÃO GERAL ANUAL A SER CONCEDIDA AOS SERVIDORES PÚBLICOS MUNICIPAIS RELATIVA AO ANO DE 2025.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_n_008_2025_estrutura_administrativa.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_n_008_2025_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008, DE 12 DE FEVEREIRO DE 2025 ESTABELECE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE NOVA ESPERANÇA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_n_009_2025_refis_2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_n_009_2025_refis_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 009, DE 12 DE FEVEREIRO DE 2025. DISPÕE SOBRE A REMISSÃO DE JUROS E ANISTIA DA MULTA DAS DÍVIDAS TRIBUTÁRIAS E NÃO TRIBUTÁRIAS INSCRITAS EM DÍVIDA ATIVA, EM COBRANÇA JUDICIAL OU EXTRAJUDICIAL E OUTRAS NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_010_2025_assinado.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_010_2025_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010, DE 18 DE FEVEREIRO DE 2025 AUTORIZA A CONTRATAÇÃO TEMPORÁRIA,  EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, DE 01 (UM) SERVIDOR PARA O CARGO DE AGENTE ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_lei_011-2025_-_abre_credito_especial_-_camara.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_lei_011-2025_-_abre_credito_especial_-_camara.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº11 DE 27 DE FEVEREIRO DE 2025. "ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_n_012_2025_autoriza_contratacao_temporaria_de_operarios.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_n_012_2025_autoriza_contratacao_temporaria_de_operarios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº12, DE 07 DE MARÇO DE 2025 AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, DE 07 (SETE) SERVIDORES PARA O CARGO DE OPERÁRIO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_n_013_2025_aumento_de_carga_horaria_professor_de_educacao_fisica.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_n_013_2025_aumento_de_carga_horaria_professor_de_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº13, DE 07 DE MARÇO DE 2025 ALTERA A EMENTA E O ART.1º DA LEI MUNICIPAL Nº 2.078, DE 14 DE MARÇO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_n_014_2025_aumento_de_carga_horaria_professor_de_artes.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_n_014_2025_aumento_de_carga_horaria_professor_de_artes.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014, DE 07 DE MARÇO DE 2025 ALTERA A EMENTA E O ART.1º DA LEI MUNICIPAL Nº 2.076, DE 28 DE FEVEREIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_n_015_2025_aumento_de_carga_horaria_professor_de_geografia.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_n_015_2025_aumento_de_carga_horaria_professor_de_geografia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015, DE 07 DE MARÇO DE 2025 ALTERA A EMENTA E O ART.1º DA LEI MUNICIPAL Nº 2.161, DE 21 DE DEZEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_n_016_2025_aumento_de_carga_horaria_professora_de_matematica_e_de_ingles.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_n_016_2025_aumento_de_carga_horaria_professora_de_matematica_e_de_ingles.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016, DE 07 DE MARÇO DE 2025 ALTERA A EMENTA E O ART.1º DA LEI MUNICIPAL Nº 1.940, DE 08 DE FEVEREIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_n_017_2025_autoriza_contratacao_temporaria_de_dentista.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_n_017_2025_autoriza_contratacao_temporaria_de_dentista.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017, DE 12 DE MARÇO DE 2025. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE 01 DENTISTA COM CARGA HORÁRIA DE 20 HORAS SEMANAIS PARA ATUAR JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, E DÀ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/557/projeto_de_lei_n_018_2025_aumento_de_carga_horaria_professora_de_matematica.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/557/projeto_de_lei_n_018_2025_aumento_de_carga_horaria_professora_de_matematica.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018, DE 13 DE MARÇO DE 2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL A APOSTILAR 5 (CINCO) HORAS AO CONTRATO ADMINISTRATIVO DE PESSOAL N° 001/2022.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/558/projeto_de_lei_n_019_2025_altera_a_lei_municipal_966_de_2006.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/558/projeto_de_lei_n_019_2025_altera_a_lei_municipal_966_de_2006.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019, DE 13 DE MARÇO DE 2025 ALTERA A LEI MUNICIPAL N° 966 DE 12 DE JULHO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/563/projeto_de_lei_n_020_2025_altera_aliquotas_rpps.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/563/projeto_de_lei_n_020_2025_altera_aliquotas_rpps.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020, DE 21 DE MARÇO DE 2025. ALTERA A REDAÇÃO DO ARTIGO 13 DA LEI MUNICIPAL N.º 1.998, DE 25 DE SETEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_n_021_2025_aumento_de_carga_horaria_professor_de_artes.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_n_021_2025_aumento_de_carga_horaria_professor_de_artes.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021, DE 24 DE MARÇO DE 2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL A APOSTILAR 7 (SETE) HORAS AO CONTRATO ADMINISTRATIVO DE PESSOAL N° 004/2023.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/568/projeto_de_lei_n_022_2025_autoriza_contratacao_temporaria_de_agente_administrativo.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/568/projeto_de_lei_n_022_2025_autoriza_contratacao_temporaria_de_agente_administrativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022, DE 03 DE ABRIL DE 2025. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, DE 01 (UM) SERVIDOR PARA O CARGO DE AGENTE ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/569/projeto_de_lei_n_023_-_2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/569/projeto_de_lei_n_023_-_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023, DE 09 DE ABRIL DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A APOSTILAR 20 (VINTE) HORAS SEMANAIS AO CONTRATO ADMINISTRATIVO DE PESSOAL Nº 003/2024.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_n_024.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_n_024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024, DE 16 DE ABRIL DE 2025. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, DE 02 (DOIS) SERVIDORES PARA O CARGO DE MONITOR DE ESCOLA.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/572/projeto_de_lei_n_025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/572/projeto_de_lei_n_025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025, DE 16 DE ABRIL DE 2025. ALTERA A EMENTA E O ARTIGO 1°, CAPUT E § 3º DA LEI MUNICIPAL N° 1.961 DE 05 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_n_26.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_n_26.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 026, DE 16 DE ABRIL DE 2025. DESAFETA DA DESTINAÇÃO DE ÁREA DE USO INSTITUCIONAL OS IMÓVEIS REGISTRADOS NO OFÍCIO DE REGISTRO DE IMÓVEIS DESTA COMARCA SOB AS MATRÍCULAS Nº 13.032, Nº 13.033 E Nº 13.034.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_de_lei_n_27.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_de_lei_n_27.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027, DE 16 DE ABRIL DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 012/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_n_28.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_n_28.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028, DE 16 DE ABRIL DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 003/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_lei_n_029_-2025_-_prorroga_contrato_monitora_de_escola.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_lei_n_029_-2025_-_prorroga_contrato_monitora_de_escola.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 029, DE 29 DE ABRIL DE 2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 036/2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_n_030_-_2025_-_contratacao_temporaria_de_professor_de_educacao_infantil_-_22_horas.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_n_030_-_2025_-_contratacao_temporaria_de_professor_de_educacao_infantil_-_22_horas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 030, DE 02 DE MAIO DE 2025 AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE 01 PROFESSOR DE EDUCAÇÃO INFANTIL, COM CARGA HORÁRIA DE 22 HORAS SEMANAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_n_031_-_2025_-_contribuicao_do_executivo_ao_ipe.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_n_031_-_2025_-_contribuicao_do_executivo_ao_ipe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 031, DE 06 DE MAIO DE 2025. ALTERA O ART.4º DA LEI MUNICIPAL Nº 1.251, DE 24 DE AGOSTO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/589/projeto_de_lei_n_032_-_denomina_ruas_municipais.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/589/projeto_de_lei_n_032_-_denomina_ruas_municipais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032, DE 09 DE MAIO DE 2025 DENOMINA RUAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/590/projeto_de_lei_033-2025_-_abre_credito_suplementar_especial.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/590/projeto_de_lei_033-2025_-_abre_credito_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 033, DE 14 DE MAIO DE 2025. “ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_de_lei_n_034-2025_autoriza_contratacao_temporaria_de_monitor_escolar.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_de_lei_n_034-2025_autoriza_contratacao_temporaria_de_monitor_escolar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 034, DE 16 DE MAIO DE 2025. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, DE 01 (UM) SERVIDOR PARA O CARGO DE MONITOR DE ESCOLA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_de_lei_n_035_2025_autoriza_contratacao_temporaria_de_professor_de_educacao_infantil_e_um_de_anos_iniciais.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_de_lei_n_035_2025_autoriza_contratacao_temporaria_de_professor_de_educacao_infantil_e_um_de_anos_iniciais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 035, DE 20 DE MAIO DE 2025. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE 01 PROFESSOR DE EDUCAÇÃO INFANTIL E DE 01 PROFESSOR DE ANOS INICIAIS, COM CARGA HORÁRIA DE 22 HORAS SEMANAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_lei_n_036-_2025_credito_especial_cras.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_lei_n_036-_2025_credito_especial_cras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 036, DE 21 DE MAIO DE 2025. “ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_lei_037_-_2025_-_autoriza_renovacao_contrato_administrativo_agente_comunitario_de_saude_juciana_selma_nicola.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_lei_037_-_2025_-_autoriza_renovacao_contrato_administrativo_agente_comunitario_de_saude_juciana_selma_nicola.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037, DE 22 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 032/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_lei_n_038_-_2025_-_autoriza_renovacao_contrato_administrativo_professor_historia_bruna_delevati.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_lei_n_038_-_2025_-_autoriza_renovacao_contrato_administrativo_professor_historia_bruna_delevati.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038, DE 23 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 013/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_lei_039_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_artes_celso_cleomar_de_bastos_brasil.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_lei_039_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_artes_celso_cleomar_de_bastos_brasil.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 039, DE 23 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 004/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/612/projeto_de_lei_040_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_ciencias_janayna_chaves_brizzolla.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/612/projeto_de_lei_040_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_ciencias_janayna_chaves_brizzolla.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040, DE 23 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 002/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_041_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_matematica_vartieli_lopes_viero.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_041_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_matematica_vartieli_lopes_viero.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041, DE 23 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 001/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_042_-_2025-_autoriza_renovacao_contrato_administrativo_servicos_gerais_carla_ben_scalcao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_042_-_2025-_autoriza_renovacao_contrato_administrativo_servicos_gerais_carla_ben_scalcao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042, DE 23 DE MAIO DE 202. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 014/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/615/projeto_de_lei_043_-_2025_-_autoriza_renovacao_contrato_administrativo_monitor_de_creche_mikaeli_manzoni_munareto.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/615/projeto_de_lei_043_-_2025_-_autoriza_renovacao_contrato_administrativo_monitor_de_creche_mikaeli_manzoni_munareto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 043, DE 23 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 037/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/616/projeto_de_lei_044_-_2025_-_autoriza_renovacao_contrato_administrativo_monitora_de_creche_vera_lucia_garcia_alves.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/616/projeto_de_lei_044_-_2025_-_autoriza_renovacao_contrato_administrativo_monitora_de_creche_vera_lucia_garcia_alves.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044, DE 23 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 010/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/617/projeto_de_lei_045_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_debora_viero_deponti_lancanova.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/617/projeto_de_lei_045_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_debora_viero_deponti_lancanova.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 045, DE 27 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 002/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_046_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_ingles_edilvane_de_fatima_tolfo_de_lima.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_046_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_ingles_edilvane_de_fatima_tolfo_de_lima.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046, DE 27 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 007/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_lei_047_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_liliane_siqueira_medeiros.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_lei_047_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_liliane_siqueira_medeiros.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 047, DE 27 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 003/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_lei_048_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_educacao_fisica_veronica_ferreira_machado.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_lei_048_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_educacao_fisica_veronica_ferreira_machado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 048, DE 27 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 006/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/621/projeto_de_lei_049_-_2025_-_autoriza_renovacao_contrato_administrativo_motorista_jader_franco_balbon.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/621/projeto_de_lei_049_-_2025_-_autoriza_renovacao_contrato_administrativo_motorista_jader_franco_balbon.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 049, DE 27 DE MAIO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 001/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/626/projeto_de_lei_n_050-2025_-_autoriza_doacao_de_terreno_para_reciclagem_martins.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/626/projeto_de_lei_n_050-2025_-_autoriza_doacao_de_terreno_para_reciclagem_martins.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 050, DE 02 DE JUNHO DE 2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR BEM IMÓVEL PARA A RECICLAGEM MARTINS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/634/projeto_de_lei_n_051_2025_cria_o_fundo_municipal_de_habitacao_de_interesse_social_fhis_e_institui_o_conselho_gestor_do_fhis.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/634/projeto_de_lei_n_051_2025_cria_o_fundo_municipal_de_habitacao_de_interesse_social_fhis_e_institui_o_conselho_gestor_do_fhis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 051, DE 23 DE JUNHO DE 2025. Cria o Fundo Municipal de Habitação de Interesse Social – FHIS e institui o Conselho Gestor do FHIS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/637/projeto_de_lei_n_052_2025_altera_lei_1_996_2022_gestao_democratica_do_ensino_publico.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/637/projeto_de_lei_n_052_2025_altera_lei_1_996_2022_gestao_democratica_do_ensino_publico.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 052, DE 09 DE JULHO DE 2025. ALTERA O ARTIGO 10 DA LEI MUNICIPAL Nº 1.996, DE 13 DE SETEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/638/projeto_de_lei_n_053_2025_vale_feira.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/638/projeto_de_lei_n_053_2025_vale_feira.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 053, DE 17 DE JULHO DE 2025.DISPÕE SOBRE A CONCESSÃO DO VALE FEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_de_lei_54_ppa_assinado.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_de_lei_54_ppa_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 54, DE 17 DE JULHO DE 2025. DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/641/projeto_de_lei_no_055-2025_-_altera_as_leis_municipais_1656-2016_e_722-2002_1.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/641/projeto_de_lei_no_055-2025_-_altera_as_leis_municipais_1656-2016_e_722-2002_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 055, DE 30 DE JULHO DE 2025. ALTERA O ART. 4º, CAPUT, E O ART. 11 DA LEI MUNICIPAL Nº 1.656, DE 27 DE DEZEMBRO DE 2016, E REVOGA O § 4° DO ART. 4° DA LEI MUNICIPAL N° 722, DE 12 DE ABRIL DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_n_056_2025_familia_acolhedora.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_n_056_2025_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 056, DE 06 DE AGOSTO DE 2025 DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO DE ACOLHIMENTO FAMILIAR DE CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL QUE IMPORTE EM PRIVAÇÃO DO CONVÍVIO COM A FAMÍLIA DE ORIGEM, DENOMINADO SERVIÇO FAMÍLIA ACOLHEDORA.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/652/emissao_86442c74888bd81d3e6def2d_memorando-3--2.048-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/652/emissao_86442c74888bd81d3e6def2d_memorando-3--2.048-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 057, DE 03 DE SETEMBRO DE 2025. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL   E POR  TEMPO DETERMINADO, DE 01 (UM) SERVIDOR PARA O CARGO DE MONITOR DE CRECHE.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/653/emissao_98424390635837c232d3775d_memorando-9--1.437-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/653/emissao_98424390635837c232d3775d_memorando-9--1.437-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 058, DE 26 DE AGOSTO DE 2025. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER  EMERGENCIAL E POR TEMPO DETERMINADO, DE 01 (UM) SERVIDOR PARA O CARGO DE SERVIÇOS GERAIS E 02 (DOIS) SERVIDORES PARA O CARGO DE OPERÁRIO.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/651/2_projeto_de_lei_n_59_ldo_2026.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/651/2_projeto_de_lei_n_59_ldo_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 59, DE 28 DE AGOSTO DE 2025. DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 060, DE 04 DE SETEMBRO DE 2025. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, DE 01 (UM) SERVIDOR PARA O CARGO DE AUXILIAR DE SAÚDE BUCAL.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/656/projeto_de_lei_n_061-2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/656/projeto_de_lei_n_061-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 061, DE 12 DE SETEMBRO DE 2025. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, DE 01 (UM) SERVIDOR PARA O CARGO DE MONITOR DE ESCOLA.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_de_lei_062_2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_de_lei_062_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 062, DE 17 DE SETEMBRO DE 2025. DISPÕE SOBRE A REMISSÃO DE JUROS E ANISTIA DA MULTA DAS DÍVIDAS TRIBUTÁRIAS E NÃO TRIBUTÁRIAS INSCRITAS EM DÍVIDA ATIVA, EM COBRANÇA JUDICIAL OU EXTRAJUDICIAL E OUTRAS NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_n_063_2025_autoriza_renovacao_contrato_administrativo_farmaceutico_adriane_erbice_bianchini_saude.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_n_063_2025_autoriza_renovacao_contrato_administrativo_farmaceutico_adriane_erbice_bianchini_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 063, DE 24 DE OUTUBRO DE 2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 027/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/669/projeto_de_lei_n_064_2025_autoriza_renovacao_contrato_administrativo_medico_plantonista_joao_alberto_nascimento_da_silva_saude.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/669/projeto_de_lei_n_064_2025_autoriza_renovacao_contrato_administrativo_medico_plantonista_joao_alberto_nascimento_da_silva_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 064, DE 24 DE OUTUBRO DE 2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 013/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/670/projeto_de_lei_n_065_2025_autoriza_renovacao_contrato_administrativo_motorista_rafael_flores_de_almeida_saude.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/670/projeto_de_lei_n_065_2025_autoriza_renovacao_contrato_administrativo_motorista_rafael_flores_de_almeida_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 065, DE 24 DE OUTUBRO DE 2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 017/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/673/projeto_de_lei_n_066_2025_autoriza_renovacao_contrato_administrativo_dentista_francine_girardon_fabero_saude.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/673/projeto_de_lei_n_066_2025_autoriza_renovacao_contrato_administrativo_dentista_francine_girardon_fabero_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 066, DE 24 DE OUTUBRO DE 2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 001/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_de_lei_n_067_2025_autoriza_renovacao_contrato_administrativo_agente_comunitario_de_saude_loreci_dos_santos_saude.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_de_lei_n_067_2025_autoriza_renovacao_contrato_administrativo_agente_comunitario_de_saude_loreci_dos_santos_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 067, DE 24 DE OUTUBRO DE 2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 012/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/672/projeto_de_lei_n_068_2025_autoriza_renovacao_contrato_administrativo_motorista_luidi_ferrari_melo_saude.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/672/projeto_de_lei_n_068_2025_autoriza_renovacao_contrato_administrativo_motorista_luidi_ferrari_melo_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 068, DE 24 DE OUTUBRO DE 2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 015/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/675/projeto_de_lei_n_069_2025_autoriza_o_poder_executivo_a_contratar_operacoes_de_credito_com_o_badesul_desenvolvimento_s_a_agencia_de_fomento_rs.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/675/projeto_de_lei_n_069_2025_autoriza_o_poder_executivo_a_contratar_operacoes_de_credito_com_o_badesul_desenvolvimento_s_a_agencia_de_fomento_rs.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 069, DE 29 DE OUTUBRO DE 2025 Autoriza o Poder Executivo a contratar operações de crédito com o Badesul Desenvolvimento S.A – Agência de Fomento/RS, destinados a obra de ampliação de Prédio Industrial.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/692/1_projeto_de_lei_n_70_loa_2026.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/692/1_projeto_de_lei_n_70_loa_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 70, DE 30 DE OUTUBRO DE 2025. ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE  NOVA ESPERANÇA DO SUL PARA O _x000D_
 EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/676/projeto_de_lei_n_071_2025_autoriza_renovacao_contrato_administrativo_servicos_gerais_silvan_piexak_sudati_gestao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/676/projeto_de_lei_n_071_2025_autoriza_renovacao_contrato_administrativo_servicos_gerais_silvan_piexak_sudati_gestao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 071, DE 04 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 014/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/681/projeto_de_lei_n_072_2025_autoriza_renovacao_contrato_administrativo_prof_ed_fisica_vagner_dos_santos_pires_educacao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/681/projeto_de_lei_n_072_2025_autoriza_renovacao_contrato_administrativo_prof_ed_fisica_vagner_dos_santos_pires_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072, DE 14 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 005/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_n_073_2025_autoriza_renovacao_contrato_administrativo_prof_ed_especial_otavio_lavarda_pivotto_educacao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_n_073_2025_autoriza_renovacao_contrato_administrativo_prof_ed_especial_otavio_lavarda_pivotto_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073, DE 14 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 010/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_n_074_2025_autoriza_renovacao_contrato_administrativo_prof_geografia_alan_nacimento_do_nascimento_educacao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_n_074_2025_autoriza_renovacao_contrato_administrativo_prof_geografia_alan_nacimento_do_nascimento_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 074, DE 14 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 004/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_n_075_2025_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_michele_fogliato_resta_reoon_educacao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_n_075_2025_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_michele_fogliato_resta_reoon_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 075, DE 14 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 007/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_n_076_2025_autoriza_renovacao_contrato_administrativo_monitor_de_creche_juliane_pacheco_lopes_educacao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_n_076_2025_autoriza_renovacao_contrato_administrativo_monitor_de_creche_juliane_pacheco_lopes_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 076, DE 14 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 009/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/686/projeto_de_lei_n_077_2025_autoriza_renovacao_contrato_administrativo_motorista_edinardo_manzoni_ciscato_agricultura.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/686/projeto_de_lei_n_077_2025_autoriza_renovacao_contrato_administrativo_motorista_edinardo_manzoni_ciscato_agricultura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 077, DE 14 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 005/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_de_lei_n_078_2025_autoriza_renovacao_contrato_administrativo_motorista_marcelo_cortese_roos_agricultura.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_de_lei_n_078_2025_autoriza_renovacao_contrato_administrativo_motorista_marcelo_cortese_roos_agricultura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 078, DE 14 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 006/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/688/projeto_de_lei_n_079_2025_autoriza_renovacao_contrato_administrativo_tecnica_agropecuario_vitoria_monteiro_gaike_agricultura.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/688/projeto_de_lei_n_079_2025_autoriza_renovacao_contrato_administrativo_tecnica_agropecuario_vitoria_monteiro_gaike_agricultura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 079, DE 14 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 012/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_de_lei_n_080_2025_altera_a_lei_municipal_1_144_2009_revelia_pae.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_de_lei_n_080_2025_altera_a_lei_municipal_1_144_2009_revelia_pae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 080, DE 17 DE NOVEMBRO DE 2025. ALTERA O CAPUT DO ARTIGO 27 E O ARTIGO 28 DA LEI MUNICIPAL Nº 1.144, DE 09 DE SETEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_n_081_2025_autoriza_renovacao_contrato_administrativo_prof_ed_infantil_juliane_hiitter_munareto_educacao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_n_081_2025_autoriza_renovacao_contrato_administrativo_prof_ed_infantil_juliane_hiitter_munareto_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 081, DE 18 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 003/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_de_lei_n_082_2025_autoriza_renovacao_contrato_administrativo_monitor_de_creche_leticia_ribeiro_anezi_educacao.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_de_lei_n_082_2025_autoriza_renovacao_contrato_administrativo_monitor_de_creche_leticia_ribeiro_anezi_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 082, DE 18 DE NOVEMBRO DE 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 011/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_credito_especial_83_alteracao_loa_2026.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_credito_especial_83_alteracao_loa_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 83, DE 03 DE DEZEMBRO DE 2025. “ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 084, DE 19 DE DEZEMBRO DE 2025 INSTITUI O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL PARA O ANO DE 2026.</t>
+  </si>
+  <si>
     <t>542</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_n_100_2024_calendario_de_eventos_2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_n_100_2024_calendario_de_eventos_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 100, DE 19 DE DEZEMBRO DE 2024 INSTITUI O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/695/projeto_de_lei_n_084_2025_calendario_de_eventos_2026.pdf</t>
-[...2 lines deleted...]
-    <t>PROJETO DE LEI Nº 084, DE 19 DE DEZEMBRO DE 2025 INSTITUI O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL PARA O ANO DE 2026.</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/695/projeto_de_lei_n_084_2025_calendario_de_eventos_2026.pdf</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_complementar_n_01_2025_altera_plano_de_carreira_altera_o_quadro_de_servidores_efetivos_abre_vagas_para_monitor_de_creche_e_visitador_2.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_complementar_n_01_2025_altera_plano_de_carreira_altera_o_quadro_de_servidores_efetivos_abre_vagas_para_monitor_de_creche_e_visitador_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 01, DE 02 DE JANEIRO DE 2025. ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º, DA LEI COMPLEMENTAR MUNICIPAL Nº 02, DE 04 DE ABRIL DE 2012, COM A CRIAÇÃO DE 01 (UMA) VAGA PARA O CARGO DE MONITOR DE CRECHE DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL E 01 (UMA) VAGA PARA O CARGO DE VISITADOR PARA ATUAR NA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_lc_03-2025_-_cargos_educacao_e_impacto_financeiro.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_lc_03-2025_-_cargos_educacao_e_impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 03, DE 28 DE JANEIRO DE 2025. ALTERA OS INCISOS II E IX DO ARTIGO 21 DA LEI COMPLEMENTAR MUNICIPAL N° 02 DE 04 DE ABRIL DE 2012, QUE TRATA DO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_complementar_004-2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_complementar_004-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 04, DE 14 DE MARÇO DE 2025. ALTERA A LEI COMPLEMENTAR MUNICIPAL N° 02 DE 04 DE ABRIL DE 2012, QUE TRATA DO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_complementar_005-2025_-_cria_cargo_de_oficial_administrativo_e_fiscal_municipal.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_complementar_005-2025_-_cria_cargo_de_oficial_administrativo_e_fiscal_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 05, DE 13 DE MAIO DE 2025. CRIA O CARGO DE OFICIAL ADMINISTRATIVO E DE FISCAL MUNICIPAL NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_complementar_n_06-2025-altera_plano_de_carreira_altera_as_atribuicoes_de_agente_administrativo.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_complementar_n_06-2025-altera_plano_de_carreira_altera_as_atribuicoes_de_agente_administrativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 06, DE 19 DE MAIO DE 2025. ALTERA AS ATRIBUIÇÕES DO CARGO DE AGENTE ADMINISTRATIVO NA LEI COMPLEMENTAR Nº 02, DE 04 DE ABRIL DE 2012.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_complementar_n_07_-_2025_altera_plano_de_carreira_extingue_cargo_de_diretor_do_departamento_educacional_e_transforma_diretor_do_departamento_cultural_em_cc3.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_complementar_n_07_-_2025_altera_plano_de_carreira_extingue_cargo_de_diretor_do_departamento_educacional_e_transforma_diretor_do_departamento_cultural_em_cc3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 07, DE 21 DE MARÇO DE 2025. ALTERA O ARTIGO 21, INCISO IX, DA LEI COMPLEMENTAR MUNICIPAL N° 02 DE 04 DE ABRIL DE 2012, QUE TRATA DO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/627/projeto_de_lei_complementar_08_-_2025_-_altera_cargo_de_monitor_de_escola_para_cargo_efetivo.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/627/projeto_de_lei_complementar_08_-_2025_-_altera_cargo_de_monitor_de_escola_para_cargo_efetivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 08, DE 02 DE JUNHO DE 2025. CRIA O CARGO DE MONITOR ESCOLAR NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/636/projeto_de_lei_complementar_n_09_de_03_de_julho_de_2025..pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/636/projeto_de_lei_complementar_n_09_de_03_de_julho_de_2025..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 09, DE 03 DE JULHO DE 2025. RATIFICA A ALTERAÇÃO DO CONTRATO DE CONSÓRCIO INTERMUNICIPAL DA REGIÃO CENTRO DO ESTADO DO RS – CI/CENTRO (CIRC); AUTORIZA O CHEFE DO PODER EXECUTIVO A DELEGAR A PRESTAÇÃO DOS SERVIÇOS PÚBLICOS DE MANEJO DE RESÍDUOS SÓLIDOS URBANOS - SMRSU; AUTORIZA A VINCULAÇÃO E RETENÇÃO DE RECURSOS DO FUNDO DE PARTICIPAÇÃO DE MUNICÍPIOS - FPM A SEREM TRANSFERIDOS PARA O MUNICÍPIO PARA GARANTIR OBRIGAÇÕES DERIVADAS DE SUA CONDIÇÃO DE USUÁRIO DO SMRSU; AUTORIZA O CIRC, REPRESENTANDO O MUNICÍPIO, A CELEBRAR CONVÊNIO OU CONTRATO COM ENTIDADE REGULADORA; REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 811, DE 16 DE DEZEMBRO DE 2003, E ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 682, DE 25 DE ABRIL DE 2001; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_complementar_n_10_2025_plano_de_beneficios_do_rpps.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_complementar_n_10_2025_plano_de_beneficios_do_rpps.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 10, DE 15 DE AGOSTO DE 2025. ESTABELECE PLANO DE BENEFÍCIOS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_de_lei_complementar_n_11_2025_altera_carga_horaria_dentista.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_de_lei_complementar_n_11_2025_altera_carga_horaria_dentista.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 11, DE 17 DE OUTUBRO DE 2025. ALTERA A CARGA HORÁRIA DO CARGO DE DENTISTA 40H NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º DA LEI COMPLEMENTAR Nº 02, DE 04 DE ABRIL DE 2012, E AS CONDIÇÕES DE TRABALHO NO ANEXO I, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_complementar_n_12_2025_altera_coeficientes_padrao_7_da_lc_02_2012.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_complementar_n_12_2025_altera_coeficientes_padrao_7_da_lc_02_2012.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 12, DE 06 DE NOVEMBRO DE 2025. ALTERA OS COEFICIENTES DAS CLASSES REFERENTES AO PADRÃO 7 DE VENCIMENTOS DA TABELA CONSTANTE DO ART. 26 DA LEI COMPLEMENTAR Nº 02, DE 04 DE ABRIL DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/694/projeto_de_lei_complementar_n_13_2025_altera_plano_de_carreira_altera_as_atribuicoes_de_fiscal_municipal.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/694/projeto_de_lei_complementar_n_13_2025_altera_plano_de_carreira_altera_as_atribuicoes_de_fiscal_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 13, DE 18 DE DEZEMBRO DE 2025. ALTERA AS ATRIBUIÇÕES DO CARGO DE FISCAL MUNICIPAL NA LEI COMPLEMENTAR Nº 02, DE 04 DE ABRIL DE 2012.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_resolucao_01-2025_-_altera_resolucao_que_regulamenta_lei_de_licitacoes.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_resolucao_01-2025_-_altera_resolucao_que_regulamenta_lei_de_licitacoes.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2025 “ALTERA OS ARTIGOS 13 E 20-A, DA RESOLUÇÃO Nº 002, DE 13 DE MARÇO DE 2023.”</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_resolucao_002-2025_-_abre_credito_adicional_sumplementar.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_resolucao_002-2025_-_abre_credito_adicional_sumplementar.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 002/2025 “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/562/projeto_de_resolucao_003-2025_-_abre_credito_adicional_sumplementar_-_diarias.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/562/projeto_de_resolucao_003-2025_-_abre_credito_adicional_sumplementar_-_diarias.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 003/2025 “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/570/resolucao_004-2025_-_abre_credito_adicional_sumplementar_-_manutencao_de_atividades_de_operacoes_legislativas.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/570/resolucao_004-2025_-_abre_credito_adicional_sumplementar_-_manutencao_de_atividades_de_operacoes_legislativas.doc</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 004/2025. “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_resolucao_005-2025_-_abre_credito_adicional_sumplementar_abase.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_resolucao_005-2025_-_abre_credito_adicional_sumplementar_abase.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 005/2025 “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA DESPESAS DE EXERCÍCIOS ANTERIORES, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Progressistas</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_de_resolucao_006_-_2025_-_titulo_cidadao_benemerito_-_bancada_pp.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_de_resolucao_006_-_2025_-_titulo_cidadao_benemerito_-_bancada_pp.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 006/2025 “CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR ELIO VALMOR ROSA”.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>Partido Democrático Trabalhista</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_de_resolucao_007_-_2025_-_titulo_cidadao_benemerito_-_bancada_pdt.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_de_resolucao_007_-_2025_-_titulo_cidadao_benemerito_-_bancada_pdt.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 007/2025 “CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR VELOCINO MEDEIROS”.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>Partido Liberal</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 008/2025 “CONCEDE O TÍTULO DE CIDADÃ BENEMÉRITA A SENHORA VILMA FRIZZO”.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>Movimento Democrático Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_de_resolucao_009_-_2025_-_titulo_cidadao_benemerito_-_bancada_mdb.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_de_resolucao_009_-_2025_-_titulo_cidadao_benemerito_-_bancada_mdb.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 009/2025 “CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR IVAN ANTONIO BRESSAN”.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_resolucao_010_-_2025_-_titulo_cidadao_benemerito_-_mesa_diretora.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_resolucao_010_-_2025_-_titulo_cidadao_benemerito_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 010/2025 “CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR SADI PAVANELO.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_resolucao_011-2025_-_abre_credito_adicional_sumplementar.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_resolucao_011-2025_-_abre_credito_adicional_sumplementar.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 011/2025 “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_resolucao_012-2025_-_abre_credito_adicional_sumplementar.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_resolucao_012-2025_-_abre_credito_adicional_sumplementar.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 012/2025 “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_resolucao_013_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marilene_anibele_zambeli.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_resolucao_013_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marilene_anibele_zambeli.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 013/2025 “CONCEDE A COMENDA DE MÉRITO INÊS ENGROFF A CIDADÃ MARILENE ANIBELE ZAMBELI.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_resolucao_014_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marta_cilene_spagnolo.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_resolucao_014_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marta_cilene_spagnolo.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 014/2025 “CONCEDE A COMENDA DE MÉRITO INÊS ENGROFF A CIDADÃ MARTA CILENE SPAGNOLO.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_resolucao_015_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_claudia_locateli_rosa.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_resolucao_015_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_claudia_locateli_rosa.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 015/2025 “CONCEDE A COMENDA DE MÉRITO INÊS ENGROFF A CIDADÃ CLÁUDIA LOCATELI ROSA.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_resolucao_016_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_mara_ines_florio_rao.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_resolucao_016_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_mara_ines_florio_rao.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 016/2025 “CONCEDE A COMENDA DE MÉRITO INÊS ENGROFF A CIDADÃ MARA INÊS FLÓRIO RAO.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_017_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_elisandra_carloto_saciloto.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_017_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_elisandra_carloto_saciloto.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 017/2025 “CONCEDE A COMENDA DE MÉRITO INÊS ENGROFF A CIDADÃ ELISANDRA CARLOTO SACILOTO.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_resolucao_018_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_eva_rejane_de_matos_rodrigues.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_resolucao_018_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_eva_rejane_de_matos_rodrigues.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 018/2025 “CONCEDE A COMENDA DE MÉRITO INÊS ENGROFF A CIDADÃ EVA REJANE DE MATOS RODRIGUES</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_resolucao_019_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_anelice_reolon.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_resolucao_019_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_anelice_reolon.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 019/2025 “CONCEDE A COMENDA DE MÉRITO INÊS ENGROFF A CIDADÃ ANALICE REOLON.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_resolucao_020_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_do_margarete_fabero_fontoura.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_resolucao_020_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_do_margarete_fabero_fontoura.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 020/2025 “CONCEDE A COMENDA DE MÉRITO INÊS ENGROFF A CIDADÃ MARIA MARGARETE FABERO FONTOURA.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_resolucao_021_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marcia_fabiana_machado.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_resolucao_021_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marcia_fabiana_machado.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 021/2025 “CONCEDE A COMENDA DE MÉRITO INÊS ENGROFF A CIDADÃ MÁRCIA FABIANA MACHADO.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/628/projeto_de_resolucao_022-2025_-_abre_credito_adicional_sumplementar.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/628/projeto_de_resolucao_022-2025_-_abre_credito_adicional_sumplementar.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 022/2025 “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/635/projeto_de_resolucao_023-2025-_criacao_de_comissao_especial_para_alteracao_do_regimento.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/635/projeto_de_resolucao_023-2025-_criacao_de_comissao_especial_para_alteracao_do_regimento.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 023, DE 01 DE JULHO DE 2025. DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO ESPECIAL PARA ESTUDOS, ANÁLISE E ALTERAÇÃO DA RESOLUÇÃO Nº 011, DE 27 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES DE NOVA ESPERANÇA DO SUL – RS.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/648/projeto_de_resolucao_024-2021_-_autoriza_termo_de_adesao_uvergs.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/648/projeto_de_resolucao_024-2021_-_autoriza_termo_de_adesao_uvergs.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 024/2025, DE 18 DE AGOSTO DE 2025. “AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES DE NOVA ESPERANÇA DO SUL, RS, A FIRMAR TERMO DE ADESÃO JUNTO À UVERGS – UNIÃO DE VEREADORES DO RIO GRANDE DO SUL – UNIÃO DE VEREADORES, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_de_resolucao_025-2025-_altera_resolucao_006-2013_-_diarias.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_de_resolucao_025-2025-_altera_resolucao_006-2013_-_diarias.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 025, DE 15 DE SETEMBRO DE 2025. DISPÕE SOBRE ALTERAÇÕES DO ARTIGO 3°, §1° E ANEXO I, DA RESOLUÇÃO 006/2013, QUE TRATA SOBRE A CONCESSÃO DE DIÁRIAS E INDENIZAÇÃO DE DESPESAS DE LOCOMOÇÃO DOS VEREADORES E SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE NOVA ESPERANÇA DO SUL – RS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/660/projeto_de_resolucao_026-2025_-_abre_credito_adicional_sumplementar.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/660/projeto_de_resolucao_026-2025_-_abre_credito_adicional_sumplementar.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 026/2025. “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_resolucao_027-2025_-_abre_credito_adicional_sumplementar.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_resolucao_027-2025_-_abre_credito_adicional_sumplementar.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 027/2025. “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/667/projeto_de_resolucao_028-2025_-_abre_credito_adicional_sumplementar.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/667/projeto_de_resolucao_028-2025_-_abre_credito_adicional_sumplementar.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 028/2025. “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/630/proposta_de_emenda_a_lei_organica1-2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/630/proposta_de_emenda_a_lei_organica1-2025.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA Nº. 01 DE 04 DE JUNHO DE 2025.  MODIFICA O ARTIGO 109 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/680/proposta_de_emenda_02_2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/680/proposta_de_emenda_02_2025.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 02 DE 07 DE NOVEMBRO DE 2025. ALTERA O ART.70 DA LEI ORGÂNICA MUNICIPAL DE NOVA ESPERANÇA DO SUL.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_lei_complementar_substitutivo_001_2025_ao_plc_02_2025.pdf</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_lei_complementar_substitutivo_001_2025_ao_plc_02_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO N° 001/2025 AO PROJETO DE LEI COMPLEMENTAR Nº 02, DE 20 DE JANEIRO DE 2025. CRIA O CARGO DE ASSESSOR PREVIDENCIÁRIO, NO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
     <t>SUBEMENDA MODIFICATIVA À EMENDA ADITIVA E MODIFICATIVA N° 01 AO PROJETO DE LEI INICIATIVA Nº 001/2025.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>PIN</t>
   </si>
   <si>
     <t>Projeto de Lei Iniciativa</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_de_iniciativa_no_009_-_2025_-_altera_o_artigo_1_2_da_lei_1.696_-_ipe_saude.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_de_iniciativa_no_009_-_2025_-_altera_o_artigo_1_2_da_lei_1.696_-_ipe_saude.doc</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/625/projeto_de_lei_de_iniciativa_no_011-_2025_-_auxilio_para_readaptacao_das_mulheres_vitimas_de_violencia_domestica_e_familiar.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/625/projeto_de_lei_de_iniciativa_no_011-_2025_-_auxilio_para_readaptacao_das_mulheres_vitimas_de_violencia_domestica_e_familiar.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 011, DE 19 DE MAIO DE 2025. DISPÕE SOBRE A CRIAÇÃO E COMPOSIÇÃO DO PROJETO MUNICIPAL VOO PARA A LIBERDADE - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/622/projeto_de_lei_de_iniciativa_no_012-_2025_-_mapa_da_inclusao_da_pessoa_com_deficiencia.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/622/projeto_de_lei_de_iniciativa_no_012-_2025_-_mapa_da_inclusao_da_pessoa_com_deficiencia.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 012, DE 28 DE MAIO DE 2025.DISPÕE SOBRE A CRIAÇÃO DO MAPA DA INCLUSÃO DA PESSOA COM DEFICIÊNCIA, ATRAVÉS DO CADASTRO PARA IDENTIFICAÇÃO E MAPEAMENTO DAS PESSOAS COM ALGUM TIPO DE DEFICIÊNCIA OU MOBILIDADE REDUZIDA, NO ÂMBITO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/632/projeto_de_lei_de_iniciativa_n_013-2025-_altera_o_artigo_6_da_lei_municipal_n_2.296_de_15_de_abril_de_2025.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/632/projeto_de_lei_de_iniciativa_n_013-2025-_altera_o_artigo_6_da_lei_municipal_n_2.296_de_15_de_abril_de_2025.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA N° 013, DE 23 DE JUNHO DE 2025.ALTERA O ARTIGO 6° DA LEI MUNICIPAL Nº 2.296, DE 15 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_de_iniciativa_no_014_-_2025_-_altera_lei_519-97_-_institui_projeto_prefeito_por_um_dia_-_nova_esperanca_do_sul.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_de_iniciativa_no_014_-_2025_-_altera_lei_519-97_-_institui_projeto_prefeito_por_um_dia_-_nova_esperanca_do_sul.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 014, DE 23 DE JULHO DE 2025. ALTERA A LEI MUNICIPAL N° 519, DE 14 DE NOVEMBRO DE 1997, QUE DISPÕE SOBRE A CAMPANHA ESTUDANTIL PREFEITO POR UM DIA NO MUNICÍPIO DE NOVA ESPERANÇA DO SUL E ESTABELECE NOVAS NORMAS PARA O SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>Marília Mariano Bartmann - PDT</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_de_iniciativa_no_015_-_2025_-_projeto_conhecendo_para_escolher.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_de_iniciativa_no_015_-_2025_-_projeto_conhecendo_para_escolher.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 015, DE 07 DE AGOSTO DE 2025. DISPÕE SOBRE A CRIAÇÃO E IMPLEMENTAÇÃO DO PROJETO CONHECENDO PARA ESCOLHER NO MUNICÍPIO DE NOVA ESPERANÇA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>Paulo Roberto Machado Mayer - MDB</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_de_lei_de_iniciativa_no_016_-_2025_-_projeto_educacao_para_a_cidadania.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_de_lei_de_iniciativa_no_016_-_2025_-_projeto_educacao_para_a_cidadania.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 016, DE 25 DE AGOSTO DE 2025. DISPÕE SOBRE A CRIAÇÃO DO PROJETO EDUCAÇÃO PARA A CIDADANIA NAS ESCOLAS DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/655/projeto_de_lei_de_iniciativa_no_017_-_2025_-_comuca-_conselho_municipal_da_causa_animal.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/655/projeto_de_lei_de_iniciativa_no_017_-_2025_-_comuca-_conselho_municipal_da_causa_animal.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 017, DE 04 DE SETEMBRO DE 2025. DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO E ATRIBUIÇÕES DO CONSELHO MUNICIPAL DA CAUSA ANIMAL – COMUCA - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_de_iniciativa_no_018_-_2025_-_institui_a_semana_municipal_da_cultura_do_evangelho.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_de_iniciativa_no_018_-_2025_-_institui_a_semana_municipal_da_cultura_do_evangelho.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 018, DE 03 DE OUTUBRO DE 2025. INSTITUI A “SEMANA MUNICIPAL DA CULTURA DO EVANGELHO” NO ÂMBITO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Luciane Lutz Brum - PP</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_de_lei_de_iniciativa_no_019-_2025_-__projeto_vereadora_luciane.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_de_lei_de_iniciativa_no_019-_2025_-__projeto_vereadora_luciane.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 019, DE 09 DE OUTUBRO DE 2025. INSTITUI O PROJETO QualiFICA NO COURO NO ÂMBITO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de indicação</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_no_003-2025_-_anteprojeto_de_lei_dispoe_sobre_a_distribuicao_de_absorventes_higienicos_descartaveis.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_no_003-2025_-_anteprojeto_de_lei_dispoe_sobre_a_distribuicao_de_absorventes_higienicos_descartaveis.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2025. ANTEPROJETO DE LEI Nº 003, DE 25 DE JUNHO DE 2025. DISPÕE SOBRE O PROGRAMA DE FORNECIMENTO GRATUITO DE ABSORVENTES HIGIÊNICOS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL, E DÁ OUTRAS ROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_no_002-2025_-_anteprojeto_de_lei_dispoe_sobre_a_implantacao_da_carreta_do_saber.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_no_002-2025_-_anteprojeto_de_lei_dispoe_sobre_a_implantacao_da_carreta_do_saber.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 04/2025: ANÁLISE ACERCA DE IMPLANTAÇÃO DO PROGRAMA CARRETAS DO SABER NO MUNICÍPIO DE NOVA ESPERANÇA DO SUL.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/679/indicacao_no_005-2025_-_indicacao_sobre_a_construcao_de_area_de_lazer_e_homenagem_no_estadio_mario_scalon.doc</t>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/679/indicacao_no_005-2025_-_indicacao_sobre_a_construcao_de_area_de_lazer_e_homenagem_no_estadio_mario_scalon.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2179,68 +2185,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/532/emenda_aditiva_e_modificativa_002-2025_-_ao_projeto_de_lei_de_iniciativa_no_003-2025_-_podas.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_aditiva_e_modificativa_003-2025_-_ao_projeto_de_lei_no_053-2025.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_modificativa_e_aditiva_004-2025_-_ao_projeto_de_lei_no_053-2025.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_modificativa_005-2025_-_ao_projeto_de_lei_no_052-2025.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_aditiva_006-2025_-_ao_projeto_de_lei_no_056-2025.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_modificativa_007-2025_-_ao_projeto_de_lei_de_iniciativa_no_017-2025.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_modificativa_e_aditiva_008-2025_-_ao_projeto_de_lei_de_iniciativa_n_019-2025.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_de_iniciativa_no_03-2025_-_regulamenta_poda_de_arvores_no_ambito_do_municipio.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_de_iniciativa_no_04_-_2025_-_revisao_geral_-_servidores.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/561/projeto_de_lei_de_iniciativa_no_005_-_2025_-_semana_azul_-_autismo.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_de_iniciativa_no_006_-_2025_-_conselho_das_pessoas_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_de_iniciativa_no_007_-_2025_-_sistema_municipal_de_defesa_do_consumidor.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/588/projeto_de_lei_de_iniciativa_no_008_-_2025_-_institui_proerd_-_nova_esperanca_do_sul.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/624/projeto_de_lei_de_iniciativa_no_009_-_2025_-_altera_o_artigo_1_2_da_lei_1.696_-_ipe_saude.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_de_iniciativa_no_010_-_2025_-_altera_o_artigo_2_inciso_ii_da_lei_municipal_n_1.368_de_22_de_marco_de_2012.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/549/mocao_de_apoio_001-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/567/mocao_de_congratulacao_no_001_-_2025_-_tenente_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_decreto_legislativo_comenda_ines_engroff.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_decreto_legislativo_002-2025_-_julgamento_contas.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_de_iniciativa_no_01_-_2025_-_isencao_de_pagamento_de_taxa_de_inscricao_em_concurso_publico.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lc_03-2025_-_cargos_educacao_e_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_n_004_2025_altera_a_lei_municipal_n_966_2006_numero_de_permissoes_taxis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_n_005_2025_revisao_geral_anual_executivo_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_n_008_2025_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_n_009_2025_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_010_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_lei_011-2025_-_abre_credito_especial_-_camara.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_n_012_2025_autoriza_contratacao_temporaria_de_operarios.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_n_013_2025_aumento_de_carga_horaria_professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_n_014_2025_aumento_de_carga_horaria_professor_de_artes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_n_015_2025_aumento_de_carga_horaria_professor_de_geografia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_n_016_2025_aumento_de_carga_horaria_professora_de_matematica_e_de_ingles.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_n_017_2025_autoriza_contratacao_temporaria_de_dentista.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/557/projeto_de_lei_n_018_2025_aumento_de_carga_horaria_professora_de_matematica.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/558/projeto_de_lei_n_019_2025_altera_a_lei_municipal_966_de_2006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/563/projeto_de_lei_n_020_2025_altera_aliquotas_rpps.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_n_021_2025_aumento_de_carga_horaria_professor_de_artes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/568/projeto_de_lei_n_022_2025_autoriza_contratacao_temporaria_de_agente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/569/projeto_de_lei_n_023_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_n_024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/572/projeto_de_lei_n_025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_n_26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_de_lei_n_27.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_lei_n_029_-2025_-_prorroga_contrato_monitora_de_escola.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_n_030_-_2025_-_contratacao_temporaria_de_professor_de_educacao_infantil_-_22_horas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_n_031_-_2025_-_contribuicao_do_executivo_ao_ipe.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/589/projeto_de_lei_n_032_-_denomina_ruas_municipais.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/590/projeto_de_lei_033-2025_-_abre_credito_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_de_lei_n_034-2025_autoriza_contratacao_temporaria_de_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_de_lei_n_035_2025_autoriza_contratacao_temporaria_de_professor_de_educacao_infantil_e_um_de_anos_iniciais.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_lei_n_036-_2025_credito_especial_cras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_lei_037_-_2025_-_autoriza_renovacao_contrato_administrativo_agente_comunitario_de_saude_juciana_selma_nicola.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_lei_n_038_-_2025_-_autoriza_renovacao_contrato_administrativo_professor_historia_bruna_delevati.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_lei_039_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_artes_celso_cleomar_de_bastos_brasil.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/612/projeto_de_lei_040_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_ciencias_janayna_chaves_brizzolla.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_041_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_matematica_vartieli_lopes_viero.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_042_-_2025-_autoriza_renovacao_contrato_administrativo_servicos_gerais_carla_ben_scalcao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/615/projeto_de_lei_043_-_2025_-_autoriza_renovacao_contrato_administrativo_monitor_de_creche_mikaeli_manzoni_munareto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/616/projeto_de_lei_044_-_2025_-_autoriza_renovacao_contrato_administrativo_monitora_de_creche_vera_lucia_garcia_alves.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/617/projeto_de_lei_045_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_debora_viero_deponti_lancanova.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_046_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_ingles_edilvane_de_fatima_tolfo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_lei_047_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_liliane_siqueira_medeiros.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_lei_048_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_educacao_fisica_veronica_ferreira_machado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/621/projeto_de_lei_049_-_2025_-_autoriza_renovacao_contrato_administrativo_motorista_jader_franco_balbon.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/626/projeto_de_lei_n_050-2025_-_autoriza_doacao_de_terreno_para_reciclagem_martins.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/634/projeto_de_lei_n_051_2025_cria_o_fundo_municipal_de_habitacao_de_interesse_social_fhis_e_institui_o_conselho_gestor_do_fhis.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/637/projeto_de_lei_n_052_2025_altera_lei_1_996_2022_gestao_democratica_do_ensino_publico.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/638/projeto_de_lei_n_053_2025_vale_feira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_de_lei_54_ppa_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/641/projeto_de_lei_no_055-2025_-_altera_as_leis_municipais_1656-2016_e_722-2002_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_n_056_2025_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/652/emissao_86442c74888bd81d3e6def2d_memorando-3--2.048-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/653/emissao_98424390635837c232d3775d_memorando-9--1.437-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/651/2_projeto_de_lei_n_59_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/656/projeto_de_lei_n_061-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_de_lei_062_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_n_063_2025_autoriza_renovacao_contrato_administrativo_farmaceutico_adriane_erbice_bianchini_saude.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/669/projeto_de_lei_n_064_2025_autoriza_renovacao_contrato_administrativo_medico_plantonista_joao_alberto_nascimento_da_silva_saude.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/670/projeto_de_lei_n_065_2025_autoriza_renovacao_contrato_administrativo_motorista_rafael_flores_de_almeida_saude.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/673/projeto_de_lei_n_066_2025_autoriza_renovacao_contrato_administrativo_dentista_francine_girardon_fabero_saude.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_de_lei_n_067_2025_autoriza_renovacao_contrato_administrativo_agente_comunitario_de_saude_loreci_dos_santos_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/672/projeto_de_lei_n_068_2025_autoriza_renovacao_contrato_administrativo_motorista_luidi_ferrari_melo_saude.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/675/projeto_de_lei_n_069_2025_autoriza_o_poder_executivo_a_contratar_operacoes_de_credito_com_o_badesul_desenvolvimento_s_a_agencia_de_fomento_rs.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/692/1_projeto_de_lei_n_70_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/676/projeto_de_lei_n_071_2025_autoriza_renovacao_contrato_administrativo_servicos_gerais_silvan_piexak_sudati_gestao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/681/projeto_de_lei_n_072_2025_autoriza_renovacao_contrato_administrativo_prof_ed_fisica_vagner_dos_santos_pires_educacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_n_073_2025_autoriza_renovacao_contrato_administrativo_prof_ed_especial_otavio_lavarda_pivotto_educacao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_n_074_2025_autoriza_renovacao_contrato_administrativo_prof_geografia_alan_nacimento_do_nascimento_educacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_n_075_2025_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_michele_fogliato_resta_reoon_educacao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_n_076_2025_autoriza_renovacao_contrato_administrativo_monitor_de_creche_juliane_pacheco_lopes_educacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/686/projeto_de_lei_n_077_2025_autoriza_renovacao_contrato_administrativo_motorista_edinardo_manzoni_ciscato_agricultura.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_de_lei_n_078_2025_autoriza_renovacao_contrato_administrativo_motorista_marcelo_cortese_roos_agricultura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/688/projeto_de_lei_n_079_2025_autoriza_renovacao_contrato_administrativo_tecnica_agropecuario_vitoria_monteiro_gaike_agricultura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_de_lei_n_080_2025_altera_a_lei_municipal_1_144_2009_revelia_pae.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_n_081_2025_autoriza_renovacao_contrato_administrativo_prof_ed_infantil_juliane_hiitter_munareto_educacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_de_lei_n_082_2025_autoriza_renovacao_contrato_administrativo_monitor_de_creche_leticia_ribeiro_anezi_educacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_credito_especial_83_alteracao_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_n_100_2024_calendario_de_eventos_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/695/projeto_de_lei_n_084_2025_calendario_de_eventos_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_complementar_n_01_2025_altera_plano_de_carreira_altera_o_quadro_de_servidores_efetivos_abre_vagas_para_monitor_de_creche_e_visitador_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_lc_03-2025_-_cargos_educacao_e_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_complementar_004-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_complementar_005-2025_-_cria_cargo_de_oficial_administrativo_e_fiscal_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_complementar_n_06-2025-altera_plano_de_carreira_altera_as_atribuicoes_de_agente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_complementar_n_07_-_2025_altera_plano_de_carreira_extingue_cargo_de_diretor_do_departamento_educacional_e_transforma_diretor_do_departamento_cultural_em_cc3.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/627/projeto_de_lei_complementar_08_-_2025_-_altera_cargo_de_monitor_de_escola_para_cargo_efetivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/636/projeto_de_lei_complementar_n_09_de_03_de_julho_de_2025..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_complementar_n_10_2025_plano_de_beneficios_do_rpps.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_de_lei_complementar_n_11_2025_altera_carga_horaria_dentista.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_complementar_n_12_2025_altera_coeficientes_padrao_7_da_lc_02_2012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/694/projeto_de_lei_complementar_n_13_2025_altera_plano_de_carreira_altera_as_atribuicoes_de_fiscal_municipal.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_resolucao_01-2025_-_altera_resolucao_que_regulamenta_lei_de_licitacoes.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_resolucao_002-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/562/projeto_de_resolucao_003-2025_-_abre_credito_adicional_sumplementar_-_diarias.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/570/resolucao_004-2025_-_abre_credito_adicional_sumplementar_-_manutencao_de_atividades_de_operacoes_legislativas.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_resolucao_005-2025_-_abre_credito_adicional_sumplementar_abase.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_de_resolucao_006_-_2025_-_titulo_cidadao_benemerito_-_bancada_pp.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_de_resolucao_007_-_2025_-_titulo_cidadao_benemerito_-_bancada_pdt.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_de_resolucao_009_-_2025_-_titulo_cidadao_benemerito_-_bancada_mdb.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_resolucao_010_-_2025_-_titulo_cidadao_benemerito_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_resolucao_011-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_resolucao_012-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_resolucao_013_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marilene_anibele_zambeli.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_resolucao_014_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marta_cilene_spagnolo.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_resolucao_015_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_claudia_locateli_rosa.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_resolucao_016_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_mara_ines_florio_rao.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_017_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_elisandra_carloto_saciloto.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_resolucao_018_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_eva_rejane_de_matos_rodrigues.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_resolucao_019_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_anelice_reolon.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_resolucao_020_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_do_margarete_fabero_fontoura.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_resolucao_021_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marcia_fabiana_machado.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/628/projeto_de_resolucao_022-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/635/projeto_de_resolucao_023-2025-_criacao_de_comissao_especial_para_alteracao_do_regimento.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/648/projeto_de_resolucao_024-2021_-_autoriza_termo_de_adesao_uvergs.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_de_resolucao_025-2025-_altera_resolucao_006-2013_-_diarias.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/660/projeto_de_resolucao_026-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_resolucao_027-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/667/projeto_de_resolucao_028-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/630/proposta_de_emenda_a_lei_organica1-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/680/proposta_de_emenda_02_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_lei_complementar_substitutivo_001_2025_ao_plc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_de_iniciativa_no_009_-_2025_-_altera_o_artigo_1_2_da_lei_1.696_-_ipe_saude.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/625/projeto_de_lei_de_iniciativa_no_011-_2025_-_auxilio_para_readaptacao_das_mulheres_vitimas_de_violencia_domestica_e_familiar.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/622/projeto_de_lei_de_iniciativa_no_012-_2025_-_mapa_da_inclusao_da_pessoa_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/632/projeto_de_lei_de_iniciativa_n_013-2025-_altera_o_artigo_6_da_lei_municipal_n_2.296_de_15_de_abril_de_2025.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_de_iniciativa_no_014_-_2025_-_altera_lei_519-97_-_institui_projeto_prefeito_por_um_dia_-_nova_esperanca_do_sul.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_de_iniciativa_no_015_-_2025_-_projeto_conhecendo_para_escolher.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_de_lei_de_iniciativa_no_016_-_2025_-_projeto_educacao_para_a_cidadania.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/655/projeto_de_lei_de_iniciativa_no_017_-_2025_-_comuca-_conselho_municipal_da_causa_animal.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_de_iniciativa_no_018_-_2025_-_institui_a_semana_municipal_da_cultura_do_evangelho.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_de_lei_de_iniciativa_no_019-_2025_-__projeto_vereadora_luciane.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_no_003-2025_-_anteprojeto_de_lei_dispoe_sobre_a_distribuicao_de_absorventes_higienicos_descartaveis.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_no_002-2025_-_anteprojeto_de_lei_dispoe_sobre_a_implantacao_da_carreta_do_saber.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/679/indicacao_no_005-2025_-_indicacao_sobre_a_construcao_de_area_de_lazer_e_homenagem_no_estadio_mario_scalon.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/532/emenda_aditiva_e_modificativa_002-2025_-_ao_projeto_de_lei_de_iniciativa_no_003-2025_-_podas.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/642/emenda_aditiva_e_modificativa_003-2025_-_ao_projeto_de_lei_no_053-2025.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/646/emenda_modificativa_e_aditiva_004-2025_-_ao_projeto_de_lei_no_053-2025.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/647/emenda_modificativa_005-2025_-_ao_projeto_de_lei_no_052-2025.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/649/emenda_aditiva_006-2025_-_ao_projeto_de_lei_no_056-2025.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/663/emenda_modificativa_007-2025_-_ao_projeto_de_lei_de_iniciativa_no_017-2025.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/674/emenda_modificativa_e_aditiva_008-2025_-_ao_projeto_de_lei_de_iniciativa_n_019-2025.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_de_iniciativa_no_03-2025_-_regulamenta_poda_de_arvores_no_ambito_do_municipio.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_de_iniciativa_no_04_-_2025_-_revisao_geral_-_servidores.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/561/projeto_de_lei_de_iniciativa_no_005_-_2025_-_semana_azul_-_autismo.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_de_iniciativa_no_006_-_2025_-_conselho_das_pessoas_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_de_iniciativa_no_007_-_2025_-_sistema_municipal_de_defesa_do_consumidor.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/588/projeto_de_lei_de_iniciativa_no_008_-_2025_-_institui_proerd_-_nova_esperanca_do_sul.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/624/projeto_de_lei_de_iniciativa_no_009_-_2025_-_altera_o_artigo_1_2_da_lei_1.696_-_ipe_saude.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_de_iniciativa_no_010_-_2025_-_altera_o_artigo_2_inciso_ii_da_lei_municipal_n_1.368_de_22_de_marco_de_2012.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/549/mocao_de_apoio_001-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/567/mocao_de_congratulacao_no_001_-_2025_-_tenente_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_decreto_legislativo_comenda_ines_engroff.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_decreto_legislativo_002-2025_-_julgamento_contas.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_de_iniciativa_no_01_-_2025_-_isencao_de_pagamento_de_taxa_de_inscricao_em_concurso_publico.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lc_03-2025_-_cargos_educacao_e_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_n_004_2025_altera_a_lei_municipal_n_966_2006_numero_de_permissoes_taxis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_n_005_2025_revisao_geral_anual_executivo_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_n_008_2025_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/531/projeto_de_lei_n_009_2025_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_010_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_lei_011-2025_-_abre_credito_especial_-_camara.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_n_012_2025_autoriza_contratacao_temporaria_de_operarios.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_n_013_2025_aumento_de_carga_horaria_professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_n_014_2025_aumento_de_carga_horaria_professor_de_artes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_n_015_2025_aumento_de_carga_horaria_professor_de_geografia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_n_016_2025_aumento_de_carga_horaria_professora_de_matematica_e_de_ingles.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_n_017_2025_autoriza_contratacao_temporaria_de_dentista.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/557/projeto_de_lei_n_018_2025_aumento_de_carga_horaria_professora_de_matematica.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/558/projeto_de_lei_n_019_2025_altera_a_lei_municipal_966_de_2006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/563/projeto_de_lei_n_020_2025_altera_aliquotas_rpps.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_n_021_2025_aumento_de_carga_horaria_professor_de_artes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/568/projeto_de_lei_n_022_2025_autoriza_contratacao_temporaria_de_agente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/569/projeto_de_lei_n_023_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_n_024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/572/projeto_de_lei_n_025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_n_26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_de_lei_n_27.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_lei_n_029_-2025_-_prorroga_contrato_monitora_de_escola.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_n_030_-_2025_-_contratacao_temporaria_de_professor_de_educacao_infantil_-_22_horas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_n_031_-_2025_-_contribuicao_do_executivo_ao_ipe.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/589/projeto_de_lei_n_032_-_denomina_ruas_municipais.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/590/projeto_de_lei_033-2025_-_abre_credito_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_de_lei_n_034-2025_autoriza_contratacao_temporaria_de_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_de_lei_n_035_2025_autoriza_contratacao_temporaria_de_professor_de_educacao_infantil_e_um_de_anos_iniciais.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_lei_n_036-_2025_credito_especial_cras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_lei_037_-_2025_-_autoriza_renovacao_contrato_administrativo_agente_comunitario_de_saude_juciana_selma_nicola.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_lei_n_038_-_2025_-_autoriza_renovacao_contrato_administrativo_professor_historia_bruna_delevati.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_lei_039_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_artes_celso_cleomar_de_bastos_brasil.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/612/projeto_de_lei_040_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_ciencias_janayna_chaves_brizzolla.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_041_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_matematica_vartieli_lopes_viero.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_042_-_2025-_autoriza_renovacao_contrato_administrativo_servicos_gerais_carla_ben_scalcao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/615/projeto_de_lei_043_-_2025_-_autoriza_renovacao_contrato_administrativo_monitor_de_creche_mikaeli_manzoni_munareto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/616/projeto_de_lei_044_-_2025_-_autoriza_renovacao_contrato_administrativo_monitora_de_creche_vera_lucia_garcia_alves.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/617/projeto_de_lei_045_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_debora_viero_deponti_lancanova.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_046_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_ingles_edilvane_de_fatima_tolfo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_lei_047_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_liliane_siqueira_medeiros.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_lei_048_-_2025_-_autoriza_renovacao_contrato_administrativo_prof_educacao_fisica_veronica_ferreira_machado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/621/projeto_de_lei_049_-_2025_-_autoriza_renovacao_contrato_administrativo_motorista_jader_franco_balbon.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/626/projeto_de_lei_n_050-2025_-_autoriza_doacao_de_terreno_para_reciclagem_martins.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/634/projeto_de_lei_n_051_2025_cria_o_fundo_municipal_de_habitacao_de_interesse_social_fhis_e_institui_o_conselho_gestor_do_fhis.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/637/projeto_de_lei_n_052_2025_altera_lei_1_996_2022_gestao_democratica_do_ensino_publico.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/638/projeto_de_lei_n_053_2025_vale_feira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_de_lei_54_ppa_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/641/projeto_de_lei_no_055-2025_-_altera_as_leis_municipais_1656-2016_e_722-2002_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_n_056_2025_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/652/emissao_86442c74888bd81d3e6def2d_memorando-3--2.048-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/653/emissao_98424390635837c232d3775d_memorando-9--1.437-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/651/2_projeto_de_lei_n_59_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/656/projeto_de_lei_n_061-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_de_lei_062_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_n_063_2025_autoriza_renovacao_contrato_administrativo_farmaceutico_adriane_erbice_bianchini_saude.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/669/projeto_de_lei_n_064_2025_autoriza_renovacao_contrato_administrativo_medico_plantonista_joao_alberto_nascimento_da_silva_saude.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/670/projeto_de_lei_n_065_2025_autoriza_renovacao_contrato_administrativo_motorista_rafael_flores_de_almeida_saude.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/673/projeto_de_lei_n_066_2025_autoriza_renovacao_contrato_administrativo_dentista_francine_girardon_fabero_saude.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_de_lei_n_067_2025_autoriza_renovacao_contrato_administrativo_agente_comunitario_de_saude_loreci_dos_santos_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/672/projeto_de_lei_n_068_2025_autoriza_renovacao_contrato_administrativo_motorista_luidi_ferrari_melo_saude.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/675/projeto_de_lei_n_069_2025_autoriza_o_poder_executivo_a_contratar_operacoes_de_credito_com_o_badesul_desenvolvimento_s_a_agencia_de_fomento_rs.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/692/1_projeto_de_lei_n_70_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/676/projeto_de_lei_n_071_2025_autoriza_renovacao_contrato_administrativo_servicos_gerais_silvan_piexak_sudati_gestao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/681/projeto_de_lei_n_072_2025_autoriza_renovacao_contrato_administrativo_prof_ed_fisica_vagner_dos_santos_pires_educacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_n_073_2025_autoriza_renovacao_contrato_administrativo_prof_ed_especial_otavio_lavarda_pivotto_educacao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_n_074_2025_autoriza_renovacao_contrato_administrativo_prof_geografia_alan_nacimento_do_nascimento_educacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_n_075_2025_autoriza_renovacao_contrato_administrativo_prof_anos_iniciais_michele_fogliato_resta_reoon_educacao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_n_076_2025_autoriza_renovacao_contrato_administrativo_monitor_de_creche_juliane_pacheco_lopes_educacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/686/projeto_de_lei_n_077_2025_autoriza_renovacao_contrato_administrativo_motorista_edinardo_manzoni_ciscato_agricultura.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_de_lei_n_078_2025_autoriza_renovacao_contrato_administrativo_motorista_marcelo_cortese_roos_agricultura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/688/projeto_de_lei_n_079_2025_autoriza_renovacao_contrato_administrativo_tecnica_agropecuario_vitoria_monteiro_gaike_agricultura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_de_lei_n_080_2025_altera_a_lei_municipal_1_144_2009_revelia_pae.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_n_081_2025_autoriza_renovacao_contrato_administrativo_prof_ed_infantil_juliane_hiitter_munareto_educacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_de_lei_n_082_2025_autoriza_renovacao_contrato_administrativo_monitor_de_creche_leticia_ribeiro_anezi_educacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_credito_especial_83_alteracao_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_n_100_2024_calendario_de_eventos_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/695/projeto_de_lei_n_084_2025_calendario_de_eventos_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_complementar_n_01_2025_altera_plano_de_carreira_altera_o_quadro_de_servidores_efetivos_abre_vagas_para_monitor_de_creche_e_visitador_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_lc_03-2025_-_cargos_educacao_e_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/566/projeto_de_lei_complementar_004-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_complementar_005-2025_-_cria_cargo_de_oficial_administrativo_e_fiscal_municipal.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_complementar_n_06-2025-altera_plano_de_carreira_altera_as_atribuicoes_de_agente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_lei_complementar_n_07_-_2025_altera_plano_de_carreira_extingue_cargo_de_diretor_do_departamento_educacional_e_transforma_diretor_do_departamento_cultural_em_cc3.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/627/projeto_de_lei_complementar_08_-_2025_-_altera_cargo_de_monitor_de_escola_para_cargo_efetivo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/636/projeto_de_lei_complementar_n_09_de_03_de_julho_de_2025..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_complementar_n_10_2025_plano_de_beneficios_do_rpps.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_de_lei_complementar_n_11_2025_altera_carga_horaria_dentista.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_complementar_n_12_2025_altera_coeficientes_padrao_7_da_lc_02_2012.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/694/projeto_de_lei_complementar_n_13_2025_altera_plano_de_carreira_altera_as_atribuicoes_de_fiscal_municipal.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_resolucao_01-2025_-_altera_resolucao_que_regulamenta_lei_de_licitacoes.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_resolucao_002-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/562/projeto_de_resolucao_003-2025_-_abre_credito_adicional_sumplementar_-_diarias.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/570/resolucao_004-2025_-_abre_credito_adicional_sumplementar_-_manutencao_de_atividades_de_operacoes_legislativas.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_resolucao_005-2025_-_abre_credito_adicional_sumplementar_abase.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_de_resolucao_006_-_2025_-_titulo_cidadao_benemerito_-_bancada_pp.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_de_resolucao_007_-_2025_-_titulo_cidadao_benemerito_-_bancada_pdt.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_de_resolucao_009_-_2025_-_titulo_cidadao_benemerito_-_bancada_mdb.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_resolucao_010_-_2025_-_titulo_cidadao_benemerito_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_resolucao_011-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_resolucao_012-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_resolucao_013_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marilene_anibele_zambeli.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_resolucao_014_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marta_cilene_spagnolo.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_resolucao_015_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_claudia_locateli_rosa.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_resolucao_016_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_mara_ines_florio_rao.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_017_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_elisandra_carloto_saciloto.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_resolucao_018_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_eva_rejane_de_matos_rodrigues.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/606/projeto_de_resolucao_019_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_anelice_reolon.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_resolucao_020_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_do_margarete_fabero_fontoura.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/607/projeto_de_resolucao_021_-_2025_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marcia_fabiana_machado.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/628/projeto_de_resolucao_022-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/635/projeto_de_resolucao_023-2025-_criacao_de_comissao_especial_para_alteracao_do_regimento.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/648/projeto_de_resolucao_024-2021_-_autoriza_termo_de_adesao_uvergs.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_de_resolucao_025-2025-_altera_resolucao_006-2013_-_diarias.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/660/projeto_de_resolucao_026-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_resolucao_027-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/667/projeto_de_resolucao_028-2025_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/630/proposta_de_emenda_a_lei_organica1-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/680/proposta_de_emenda_02_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_lei_complementar_substitutivo_001_2025_ao_plc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_de_iniciativa_no_009_-_2025_-_altera_o_artigo_1_2_da_lei_1.696_-_ipe_saude.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/625/projeto_de_lei_de_iniciativa_no_011-_2025_-_auxilio_para_readaptacao_das_mulheres_vitimas_de_violencia_domestica_e_familiar.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/622/projeto_de_lei_de_iniciativa_no_012-_2025_-_mapa_da_inclusao_da_pessoa_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/632/projeto_de_lei_de_iniciativa_n_013-2025-_altera_o_artigo_6_da_lei_municipal_n_2.296_de_15_de_abril_de_2025.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_de_iniciativa_no_014_-_2025_-_altera_lei_519-97_-_institui_projeto_prefeito_por_um_dia_-_nova_esperanca_do_sul.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_de_iniciativa_no_015_-_2025_-_projeto_conhecendo_para_escolher.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_de_lei_de_iniciativa_no_016_-_2025_-_projeto_educacao_para_a_cidadania.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/655/projeto_de_lei_de_iniciativa_no_017_-_2025_-_comuca-_conselho_municipal_da_causa_animal.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_de_iniciativa_no_018_-_2025_-_institui_a_semana_municipal_da_cultura_do_evangelho.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_de_lei_de_iniciativa_no_019-_2025_-__projeto_vereadora_luciane.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_no_003-2025_-_anteprojeto_de_lei_dispoe_sobre_a_distribuicao_de_absorventes_higienicos_descartaveis.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_no_002-2025_-_anteprojeto_de_lei_dispoe_sobre_a_implantacao_da_carreta_do_saber.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/679/indicacao_no_005-2025_-_indicacao_sobre_a_construcao_de_area_de_lazer_e_homenagem_no_estadio_mario_scalon.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H161"/>
+  <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="253" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="252.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4845,1511 +4851,1537 @@
       </c>
       <c r="H102" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>410</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>411</v>
       </c>
       <c r="D103" t="s">
         <v>95</v>
       </c>
       <c r="E103" t="s">
         <v>96</v>
       </c>
       <c r="F103" t="s">
         <v>48</v>
       </c>
       <c r="G103" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H103" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>413</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>414</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
+        <v>95</v>
+      </c>
+      <c r="E104" t="s">
+        <v>96</v>
+      </c>
+      <c r="F104" t="s">
+        <v>48</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="D104" t="s">
-[...8 lines deleted...]
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>417</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>418</v>
       </c>
-      <c r="B105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D105" t="s">
+        <v>95</v>
+      </c>
+      <c r="E105" t="s">
+        <v>96</v>
+      </c>
+      <c r="F105" t="s">
+        <v>48</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="E105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H105" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>420</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>421</v>
+      </c>
+      <c r="E106" t="s">
+        <v>422</v>
+      </c>
+      <c r="F106" t="s">
+        <v>48</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="B106" t="s">
-[...14 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>425</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>16</v>
+      </c>
+      <c r="D107" t="s">
+        <v>421</v>
+      </c>
+      <c r="E107" t="s">
+        <v>422</v>
+      </c>
+      <c r="F107" t="s">
+        <v>48</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="B107" t="s">
-[...14 lines deleted...]
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>428</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>21</v>
+      </c>
+      <c r="D108" t="s">
+        <v>421</v>
+      </c>
+      <c r="E108" t="s">
+        <v>422</v>
+      </c>
+      <c r="F108" t="s">
+        <v>48</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="B108" t="s">
-[...14 lines deleted...]
-      <c r="G108" s="1" t="s">
+      <c r="H108" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>431</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>26</v>
+      </c>
+      <c r="D109" t="s">
+        <v>421</v>
+      </c>
+      <c r="E109" t="s">
+        <v>422</v>
+      </c>
+      <c r="F109" t="s">
+        <v>48</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="B109" t="s">
-[...14 lines deleted...]
-      <c r="G109" s="1" t="s">
+      <c r="H109" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>434</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>31</v>
+      </c>
+      <c r="D110" t="s">
+        <v>421</v>
+      </c>
+      <c r="E110" t="s">
+        <v>422</v>
+      </c>
+      <c r="F110" t="s">
+        <v>48</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="B110" t="s">
-[...14 lines deleted...]
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>437</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111" t="s">
+        <v>421</v>
+      </c>
+      <c r="E111" t="s">
+        <v>422</v>
+      </c>
+      <c r="F111" t="s">
+        <v>48</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="B111" t="s">
-[...14 lines deleted...]
-      <c r="G111" s="1" t="s">
+      <c r="H111" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>440</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>40</v>
+      </c>
+      <c r="D112" t="s">
+        <v>421</v>
+      </c>
+      <c r="E112" t="s">
+        <v>422</v>
+      </c>
+      <c r="F112" t="s">
+        <v>48</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="B112" t="s">
-[...14 lines deleted...]
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>443</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>71</v>
+      </c>
+      <c r="D113" t="s">
+        <v>421</v>
+      </c>
+      <c r="E113" t="s">
+        <v>422</v>
+      </c>
+      <c r="F113" t="s">
+        <v>48</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B113" t="s">
-[...14 lines deleted...]
-      <c r="G113" s="1" t="s">
+      <c r="H113" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>446</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>75</v>
+      </c>
+      <c r="D114" t="s">
+        <v>421</v>
+      </c>
+      <c r="E114" t="s">
+        <v>422</v>
+      </c>
+      <c r="F114" t="s">
+        <v>48</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="B114" t="s">
-[...14 lines deleted...]
-      <c r="G114" s="1" t="s">
+      <c r="H114" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>449</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>120</v>
+      </c>
+      <c r="D115" t="s">
+        <v>421</v>
+      </c>
+      <c r="E115" t="s">
+        <v>422</v>
+      </c>
+      <c r="F115" t="s">
+        <v>48</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="B115" t="s">
-[...14 lines deleted...]
-      <c r="G115" s="1" t="s">
+      <c r="H115" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>452</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>124</v>
+      </c>
+      <c r="D116" t="s">
+        <v>421</v>
+      </c>
+      <c r="E116" t="s">
+        <v>422</v>
+      </c>
+      <c r="F116" t="s">
+        <v>48</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="B116" t="s">
-[...14 lines deleted...]
-      <c r="G116" s="1" t="s">
+      <c r="H116" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>455</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>128</v>
+      </c>
+      <c r="D117" t="s">
+        <v>421</v>
+      </c>
+      <c r="E117" t="s">
+        <v>422</v>
+      </c>
+      <c r="F117" t="s">
+        <v>48</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="B117" t="s">
-[...5 lines deleted...]
-      <c r="D117" t="s">
+      <c r="H117" t="s">
         <v>457</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D118" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E118" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F118" t="s">
         <v>55</v>
       </c>
       <c r="G118" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H118" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="D119" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E119" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F119" t="s">
         <v>55</v>
       </c>
       <c r="G119" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H119" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D120" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E120" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F120" t="s">
         <v>55</v>
       </c>
       <c r="G120" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H120" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>469</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>21</v>
+      </c>
+      <c r="D121" t="s">
+        <v>459</v>
+      </c>
+      <c r="E121" t="s">
+        <v>460</v>
+      </c>
+      <c r="F121" t="s">
+        <v>55</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="B121" t="s">
-[...11 lines deleted...]
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>472</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>26</v>
+      </c>
+      <c r="D122" t="s">
+        <v>459</v>
+      </c>
+      <c r="E122" t="s">
+        <v>460</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="B122" t="s">
-[...11 lines deleted...]
-      <c r="F122" t="s">
+      <c r="H122" t="s">
         <v>474</v>
-      </c>
-[...4 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>475</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>31</v>
+      </c>
+      <c r="D123" t="s">
+        <v>459</v>
+      </c>
+      <c r="E123" t="s">
+        <v>460</v>
+      </c>
+      <c r="F123" t="s">
+        <v>476</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="B123" t="s">
-[...11 lines deleted...]
-      <c r="F123" t="s">
+      <c r="H123" t="s">
         <v>478</v>
-      </c>
-[...4 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>479</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124" t="s">
+        <v>459</v>
+      </c>
+      <c r="E124" t="s">
+        <v>460</v>
+      </c>
+      <c r="F124" t="s">
+        <v>480</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="B124" t="s">
-[...11 lines deleted...]
-      <c r="F124" t="s">
+      <c r="H124" t="s">
         <v>482</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>483</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>40</v>
+      </c>
+      <c r="D125" t="s">
+        <v>459</v>
+      </c>
+      <c r="E125" t="s">
+        <v>460</v>
+      </c>
+      <c r="F125" t="s">
         <v>484</v>
       </c>
-      <c r="B125" t="s">
-[...11 lines deleted...]
-      <c r="F125" t="s">
+      <c r="G125" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H125" t="s">
         <v>485</v>
-      </c>
-[...4 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>486</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>71</v>
+      </c>
+      <c r="D126" t="s">
+        <v>459</v>
+      </c>
+      <c r="E126" t="s">
+        <v>460</v>
+      </c>
+      <c r="F126" t="s">
+        <v>487</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="B126" t="s">
-[...14 lines deleted...]
-      <c r="G126" s="1" t="s">
+      <c r="H126" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="D127" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E127" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F127" t="s">
         <v>55</v>
       </c>
       <c r="G127" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H127" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>493</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>120</v>
+      </c>
+      <c r="D128" t="s">
+        <v>459</v>
+      </c>
+      <c r="E128" t="s">
+        <v>460</v>
+      </c>
+      <c r="F128" t="s">
+        <v>55</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="B128" t="s">
-[...11 lines deleted...]
-      <c r="G128" s="1" t="s">
+      <c r="H128" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>496</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>124</v>
+      </c>
+      <c r="D129" t="s">
+        <v>459</v>
+      </c>
+      <c r="E129" t="s">
+        <v>460</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="B129" t="s">
-[...11 lines deleted...]
-      <c r="G129" s="1" t="s">
+      <c r="H129" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>499</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>128</v>
+      </c>
+      <c r="D130" t="s">
+        <v>459</v>
+      </c>
+      <c r="E130" t="s">
+        <v>460</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="B130" t="s">
-[...11 lines deleted...]
-      <c r="G130" s="1" t="s">
+      <c r="H130" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>502</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>132</v>
+      </c>
+      <c r="D131" t="s">
+        <v>459</v>
+      </c>
+      <c r="E131" t="s">
+        <v>460</v>
+      </c>
+      <c r="G131" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="B131" t="s">
-[...11 lines deleted...]
-      <c r="G131" s="1" t="s">
+      <c r="H131" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>505</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>136</v>
+      </c>
+      <c r="D132" t="s">
+        <v>459</v>
+      </c>
+      <c r="E132" t="s">
+        <v>460</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="B132" t="s">
-[...11 lines deleted...]
-      <c r="G132" s="1" t="s">
+      <c r="H132" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>508</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>140</v>
+      </c>
+      <c r="D133" t="s">
+        <v>459</v>
+      </c>
+      <c r="E133" t="s">
+        <v>460</v>
+      </c>
+      <c r="G133" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="B133" t="s">
-[...11 lines deleted...]
-      <c r="G133" s="1" t="s">
+      <c r="H133" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>511</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>144</v>
+      </c>
+      <c r="D134" t="s">
+        <v>459</v>
+      </c>
+      <c r="E134" t="s">
+        <v>460</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="B134" t="s">
-[...11 lines deleted...]
-      <c r="G134" s="1" t="s">
+      <c r="H134" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>514</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>148</v>
+      </c>
+      <c r="D135" t="s">
+        <v>459</v>
+      </c>
+      <c r="E135" t="s">
+        <v>460</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="B135" t="s">
-[...11 lines deleted...]
-      <c r="G135" s="1" t="s">
+      <c r="H135" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>517</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>152</v>
+      </c>
+      <c r="D136" t="s">
+        <v>459</v>
+      </c>
+      <c r="E136" t="s">
+        <v>460</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="B136" t="s">
-[...11 lines deleted...]
-      <c r="G136" s="1" t="s">
+      <c r="H136" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>520</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>156</v>
+      </c>
+      <c r="D137" t="s">
+        <v>459</v>
+      </c>
+      <c r="E137" t="s">
+        <v>460</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="B137" t="s">
-[...11 lines deleted...]
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>523</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>160</v>
+      </c>
+      <c r="D138" t="s">
+        <v>459</v>
+      </c>
+      <c r="E138" t="s">
+        <v>460</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="B138" t="s">
-[...14 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D139" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E139" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F139" t="s">
         <v>55</v>
       </c>
       <c r="G139" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H139" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D140" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E140" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F140" t="s">
         <v>55</v>
       </c>
       <c r="G140" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H140" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D141" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E141" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F141" t="s">
         <v>55</v>
       </c>
       <c r="G141" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H141" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D142" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E142" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F142" t="s">
         <v>55</v>
       </c>
       <c r="G142" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H142" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D143" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E143" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F143" t="s">
         <v>55</v>
       </c>
       <c r="G143" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H143" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D144" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E144" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F144" t="s">
         <v>55</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H144" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>544</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>188</v>
+      </c>
+      <c r="D145" t="s">
+        <v>459</v>
+      </c>
+      <c r="E145" t="s">
+        <v>460</v>
+      </c>
+      <c r="F145" t="s">
+        <v>55</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="B145" t="s">
-[...5 lines deleted...]
-      <c r="D145" t="s">
+      <c r="H145" t="s">
         <v>546</v>
-      </c>
-[...10 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>547</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>548</v>
+      </c>
+      <c r="E146" t="s">
+        <v>549</v>
+      </c>
+      <c r="F146" t="s">
+        <v>48</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="B146" t="s">
-[...14 lines deleted...]
-      <c r="G146" s="1" t="s">
+      <c r="H146" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>552</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>45</v>
+      </c>
+      <c r="D147" t="s">
+        <v>548</v>
+      </c>
+      <c r="E147" t="s">
+        <v>549</v>
+      </c>
+      <c r="F147" t="s">
+        <v>48</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="B147" t="s">
-[...5 lines deleted...]
-      <c r="D147" t="s">
+      <c r="H147" t="s">
         <v>554</v>
-      </c>
-[...10 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148" t="s">
+        <v>556</v>
+      </c>
+      <c r="E148" t="s">
+        <v>557</v>
+      </c>
+      <c r="F148" t="s">
+        <v>48</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H148" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>560</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>561</v>
+      </c>
+      <c r="E149" t="s">
         <v>562</v>
       </c>
-      <c r="B149" t="s">
-[...5 lines deleted...]
-      <c r="D149" t="s">
+      <c r="G149" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H149" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>564</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>71</v>
+      </c>
+      <c r="D150" t="s">
+        <v>565</v>
+      </c>
+      <c r="E150" t="s">
         <v>566</v>
-      </c>
-[...10 lines deleted...]
-        <v>564</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>567</v>
       </c>
       <c r="H150" t="s">
-        <v>568</v>
+        <v>73</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>568</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>120</v>
+      </c>
+      <c r="D151" t="s">
+        <v>565</v>
+      </c>
+      <c r="E151" t="s">
+        <v>566</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="B151" t="s">
-[...11 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>571</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>124</v>
+      </c>
+      <c r="D152" t="s">
+        <v>565</v>
+      </c>
+      <c r="E152" t="s">
+        <v>566</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="B152" t="s">
-[...11 lines deleted...]
-      <c r="G152" s="1" t="s">
+      <c r="H152" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>574</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>128</v>
+      </c>
+      <c r="D153" t="s">
+        <v>565</v>
+      </c>
+      <c r="E153" t="s">
+        <v>566</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="B153" t="s">
-[...14 lines deleted...]
-      <c r="G153" s="1" t="s">
+      <c r="H153" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>577</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>132</v>
+      </c>
+      <c r="D154" t="s">
+        <v>565</v>
+      </c>
+      <c r="E154" t="s">
+        <v>566</v>
+      </c>
+      <c r="F154" t="s">
+        <v>22</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="B154" t="s">
-[...11 lines deleted...]
-      <c r="F154" t="s">
+      <c r="H154" t="s">
         <v>579</v>
-      </c>
-[...4 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>580</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>136</v>
+      </c>
+      <c r="D155" t="s">
+        <v>565</v>
+      </c>
+      <c r="E155" t="s">
+        <v>566</v>
+      </c>
+      <c r="F155" t="s">
+        <v>581</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="B155" t="s">
-[...11 lines deleted...]
-      <c r="F155" t="s">
+      <c r="H155" t="s">
         <v>583</v>
-      </c>
-[...4 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>584</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>140</v>
+      </c>
+      <c r="D156" t="s">
+        <v>565</v>
+      </c>
+      <c r="E156" t="s">
+        <v>566</v>
+      </c>
+      <c r="F156" t="s">
+        <v>585</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="B156" t="s">
-[...14 lines deleted...]
-      <c r="G156" s="1" t="s">
+      <c r="H156" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>588</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>144</v>
+      </c>
+      <c r="D157" t="s">
+        <v>565</v>
+      </c>
+      <c r="E157" t="s">
+        <v>566</v>
+      </c>
+      <c r="F157" t="s">
+        <v>22</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="B157" t="s">
-[...14 lines deleted...]
-      <c r="G157" s="1" t="s">
+      <c r="H157" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>591</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>148</v>
+      </c>
+      <c r="D158" t="s">
+        <v>565</v>
+      </c>
+      <c r="E158" t="s">
+        <v>566</v>
+      </c>
+      <c r="F158" t="s">
+        <v>32</v>
+      </c>
+      <c r="G158" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="B158" t="s">
-[...11 lines deleted...]
-      <c r="F158" t="s">
+      <c r="H158" t="s">
         <v>593</v>
-      </c>
-[...4 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>594</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>152</v>
+      </c>
+      <c r="D159" t="s">
+        <v>565</v>
+      </c>
+      <c r="E159" t="s">
+        <v>566</v>
+      </c>
+      <c r="F159" t="s">
+        <v>595</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="B159" t="s">
-[...5 lines deleted...]
-      <c r="D159" t="s">
+      <c r="H159" t="s">
         <v>597</v>
-      </c>
-[...7 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>598</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>16</v>
+      </c>
+      <c r="D160" t="s">
+        <v>599</v>
+      </c>
+      <c r="E160" t="s">
+        <v>600</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="B160" t="s">
-[...14 lines deleted...]
-      <c r="G160" s="1" t="s">
+      <c r="H160" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>603</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>21</v>
+      </c>
+      <c r="D161" t="s">
+        <v>599</v>
+      </c>
+      <c r="E161" t="s">
+        <v>600</v>
+      </c>
+      <c r="F161" t="s">
+        <v>581</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="B161" t="s">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="H161" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>606</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
         <v>26</v>
       </c>
-      <c r="D161" t="s">
-[...12 lines deleted...]
-        <v>606</v>
+      <c r="D162" t="s">
+        <v>599</v>
+      </c>
+      <c r="E162" t="s">
+        <v>600</v>
+      </c>
+      <c r="F162" t="s">
+        <v>581</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H162" t="s">
+        <v>608</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6470,50 +6502,51 @@
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>