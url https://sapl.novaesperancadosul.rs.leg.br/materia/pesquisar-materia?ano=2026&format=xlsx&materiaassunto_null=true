--- v1 (2026-03-24)
+++ v2 (2026-05-15)
@@ -10,122 +10,134 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="276">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Carlos Renato Biasi da Rosa - PDT</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/712/emenda_aditiva_001-2026_-_ao_projeto_de_lei_no_084-2025.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 001 AO PROJETO DE LEI Nº 084/2025, QUE INSTITUI O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL.</t>
   </si>
   <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>CPU - Comissão Permanente Única</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/754/emenda_modificativa_e_aditiva_002-2026_-_ao_projeto_de_resolucao_n__012-2026.doc</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA E ADITIVA N° 002 AO PROJETO DE RESOLUÇÃO Nº 012/2026, QUE DISPÕE SOBRE A RESPONSABILIDADE DECORRENTE DE INFRAÇÕES DE TRÂNSITO COMETIDAS POR SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL NA CONDUÇÃO DE VEÍCULO OFICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>697</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/697/projeto_de_lei_n_001_2026_institui_novo_piso_salarial_para_agentes_comunitarios_de_saude_e_agente_de_combate_a_endemias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001, DE 12 DE JANEIRO DE 2026. DISPÕE SOBRE A INSTITUIÇÃO DO PISO SALARIAL PROFISSIONAL DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>698</t>
-  </si>
-[...1 lines deleted...]
-    <t>2</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/698/projeto_de_lei_no_002-2026_-_autoriza_renovacao_contrato_administrativo_operario_valni_saraiva_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002, DE 02 DE FEVEREIRO DE 2026 AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 009/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/725/projeto_de_lei_no_003-2026_-_institui_o_abrigo_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003, DE 04 DE FEVEREIRO DE 2026._x000D_
 _x000D_
 _x000D_
 _x000D_
 INSTITUI O SERVIÇO MUNICIPAL DE ACOLHIMENTO INSTITUCIONAL DE CRIANÇAS E ADOLESCENTES – SMAICA – NO MUNICÍPIO DE NOVA ESPERANÇA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>699</t>
@@ -322,50 +334,354 @@
   <si>
     <t>733</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/733/projeto_de_lei_no_020-2026_-_autoriza_renovacao_contrato_administrativo_operario_patrick_pinheiro_lopes_-_obras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020, DE 11 DE MARÇO DE 2026 AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 011/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/734/projeto_de_lei_n_021_-_2026_-__renova_contrato_operario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021, DE 17 DE MARÇO DE 2026 AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 008/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/738/projeto_de_lei_no_022-2026_-_autoriza_contratacao_temporaria_de_1_professor_anos_iniciais.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 022, DE 18 DE MARÇO DE 2026 AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE 01 PROFESSOR DE ANOS INICIAIS, COM CARGA HORÁRIA DE 40 HORAS SEMANAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/739/projeto_de_lei_n_023-2025_-_autoriza_contratacao_temporaria_de_operario.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 023, DE 24 DE MARÇO DE 2026. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, DE 01 (UM) SERVIDOR PARA O CARGO DE OPERÁRIO.</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/740/projeto_de_lei_n_024_-_2026_-_autoriza_renovacao_contrato_administrativo_operaria.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 024, DE 24 DE MARÇO DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 012/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/741/projeto_de_lei_n_025_2026_autoriza_renovacao_contrato_administrativo_dentista_tayne_buzata_tambara_saude.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 025, DE 24 DE MARÇO DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 013/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/742/projeto_de_lei_n_026-2026_-_institui_o_projeto_cidades_educadoras.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 026, DE 24 DE MARÇO DE 2026.  Institui, no âmbito do Município de Nova Esperança do Sul, o Projeto Cidades Educadoras, e dá outras providências</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/743/projeto_de_lei_n_027_2026_veiculos_abandonados.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 027, DE 26 DE MARÇO DE 2026.  DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS OU ESTACIONADOS EM SITUAÇÃO QUE CARACTERIZE SEU ABANDONO EM VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/744/projeto_de_lei_n_028_-_2026_dispoe_sobre_o_teto_rpv.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 028, DE 26 DE MARÇO DE 2026 DISPÕE SOBRE A FIXAÇÃO DO TETO RELATIVO ÀS REQUISIÇÕES DE PEQUENOS VALORES _x000D_
+(RPVS) CONFORME ART. 100, §§ 3º E 4º DA CONSTITUIÇÃO FEDERAL.</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/745/projeto_de_lei_no_029-2026_-_autoriza_renovacao_contrato_administrativo_monitora_de_escola_vitoria_garcia_da_silva_-_emei.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 029, DE 01 DE ABRIL DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 025/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/746/projeto_de_lei_no_030-2026_-_autoriza_renovacao_contrato_administrativo_professora_de_educacao_infantil_debora_viero_deponti_lancanova_-_emei.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 030, DE 01 DE ABRIL DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 019/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/747/projeto_de_lei_no_031-2026_-_autoriza_renovacao_contrato_administrativo_monitora_de_escola_viviane_salbego_marques_-_emei.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 031, DE 01 DE ABRIL DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 022/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/748/projeto_de_lei_no_032-2025_-_autoriza_contratacao_temporaria_de_motorista.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 032, DE 02 DE ABRIL DE 2026. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, DE 01 (UM) SERVIDOR PARA O CARGO DE MOTORISTA.</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/749/projeto_de_lei_no_033-2026_-_autoriza_renovacao_contrato_administrativo_monitora_de_escola_eleonara_rodrigues_correa_-_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 033, DE 02 DE ABRIL DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 015/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/752/projeto_de_lei_n_034_-_2026_autoriza_contratacao_temporaria_de_1_professor_de_educacao_infantil.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 034, DE 02 DE ABRIL DE 2026. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE 01 (UM) PROFESSOR DE EDUCAÇÃO INFANTIL, COM CARGA HORÁRIA DE 22 HORAS SEMANAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/753/projeto_d_elei_n_035_-_2026_autoriza_contratacao_temporaria_de_operario.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 035, DE 06 DE ABRIL DE 2026. AUTORIZA A CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E POR TEMPO DETERMINADO, DE 01 (UM) SERVIDOR PARA O CARGO DE OPERÁRIO.</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/755/projeto_de_lei_n_036_2026_dispoe_sobre_o_cumprimento_do_estagio_probatorio.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 036, DE 22 DE ABRIL DE 2026. Dispõe sobre o cumprimento do estágio probatório de que trata o § 4° do art. 41 da Constituição da República, com a redação dada pela EC n° 19-98, altera a Lei Municipal n° 106/1991, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/757/projeto_de_lei_no_037-2026_-_autoriza_renovacao_contrato_administrativo_professora_de_educacao_infantil_michele_fogliato_resta_reolon_-_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 037, DE 27 DE ABRIL DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 020/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/758/projeto_de_lei_no_038-2026_-_autoriza_contratacao_temporaria_de_1_professor_de_ingles.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 038, DE 04 DE MAIO DE 2026. AUTORIZA A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE 01 PROFESSOR (A) DE INGLÊS, COM CARGA HORÁRIA DE 27 HORAS SEMANAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/759/projeto_de_lei_no_039-2026_-_autoriza_renovacao_contrato_administrativo_nutricionista_josiane_erbice_bianchini.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 039, DE 06 DE MAIO DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 012/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/760/projeto_de_lei_no_040-2026_-_autoriza_renovacao_contrato_administrativo_professora_anos_iniciais_liliane_siqueira_medeiros.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 040, DE 06 DE MAIO DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 003/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/761/projeto_de_lei_no_041-2026_-_autoriza_renovacao_contrato_administrativo_operario_antonio_osmar_sacardi.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 041, DE 07 DE MAIO DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 021/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/762/projeto_de_lei_no_042-2026_-_autoriza_renovacao_contrato_administrativo_agente_comunitario_de_saude_juciana_selma_nicola.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 042, DE 11 DE MAIO DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 032/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/763/projeto_de_lei_no_043-2026_-_autoriza_renovacao_contrato_administrativo_assistente_social_luciana_della_flora.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 043, DE 11 DE MAIO DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 003/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/764/projeto_de_lei_no_044-2026_-_autoriza_renovacao_contrato_administrativo_motorista_jader_franco_balbon.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 044, DE 11 DE MAIO DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONTRATO ADMINISTRATIVO DE PESSOAL N° 001/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/765/projeto_de_lei_no_045-2026_-_altera_a_lei_municipal_no_2.042_de_15_de_dezembro_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 045, DE 13 DE MAIO DE 2026 ALTERA A LEI MUNICIPAL Nº 2.042, DE 15 DE DEZEMBRO DE 2022, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIENAÇÃO ONEROSA DE LOTES DE TERRENOS URBANIZADOS DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL – RS, AOS SORTEADOS CONFORME EDITAL Nº 003/2022, DE DIVULGAÇÃO DO RESULTADO FINAL DO SORTEIO DOS INSCRITOS NO EDITAL Nº 001/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/751/projeto_de_lei_complementar_n_01_-_2026_-_altera_plano_de_carreira_cria_nova_vaga_de_oficial_administrativo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR N° 01, DE 09 DE ABRIL DE 2026. ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART. 3º, DA LEI COMPLEMENTAR MUNICIPAL Nº 02, DE 04 DE ABRIL DE 2012, COM A CRIAÇÃO DE 01 (UMA) VAGA PARA O CARGO DE OFICIAL ADMINISTRATIVO, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>696</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/696/projeto_de_resolucao_001-2026_-_abre_credito_adicional_sumplementar.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2026. “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/710/projeto_de_resolucao_002-2026_-__vale-alimentacao.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 002, DE 12 DE FEVEREIRO DE 2026.“ AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES DE NOVA ESPERANÇA DO SUL, RS, A ALTERAR O VALOR MENSAL DO VALE-ALIMENTAÇÃO DE SERVIDORA DO PODER LEGISLATIVO.”</t>
@@ -449,50 +765,59 @@
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/724/projeto_de_resolucao_011_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_maria_dolores_cardoso.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 011/2026. “CONCEDE A COMENDA DE MÉRITO INÊS ENGROFF A CIDADÃ MARIA DOLORES CARDOSO”.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/735/projeto_de_resolucao_012_-_2026_-_dispoe_sobre_a_responsabilidade_decorrente_de_infracoes_de_transito_cometidas_por_servidores_e_vereadores_da_camara_municipal_na_conducao_de_veiculo_oficial.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 012, DE 02 DE MARÇO DE 2026._x000D_
 DISPÕE SOBRE A RESPONSABILIDADE DECORRENTE DE INFRAÇÕES DE TRÂNSITO COMETIDAS POR SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL NA CONDUÇÃO DE VEÍCULO OFICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/728/projeto_de_resolucao_013_-_2026_-_abre_credito_adicional_sumplementar.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 013/2026. “ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/750/projeto_de_resolucao_014_-_2026_-_abre_credito_adicional_sumplementar.doc</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO Nº 014/2026.“ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
     <t>701</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/701/projeto_de_lei_complementar_substitutivo_n_001-2026_ao_projeto_de_lei_complementar_n_10-2025_-_plano_de_beneficios_do_rpps_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO N° 001/2026 AO PROJETO DE LEI COMPLEMENTAR Nº 10, DE 15 DE AGOSTO DE 2025. ESTABELECE PLANO DE BENEFÍCIOS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>PIN</t>
   </si>
   <si>
     <t>Projeto de Lei Iniciativa</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_de_lei_de_iniciativa_no_01_-_2026_-_revisao_geral_-_servidores.doc</t>
@@ -510,50 +835,59 @@
     <t>PROJETO DE LEI DE INICIATIVA Nº 03, DE 06 DE MARÇO DE 2026. INSTITUI, NO ÂMBITO DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL, O PROGRAMA MUNICIPAL “CESTA BÁSICA BPC”, DESTINADO ÀS FAMÍLIAS BENEFICIÁRIAS DO BENEFÍCIO DE PRESTAÇÃO CONTINUADA – BPC INSCRITAS NO CADASTRO ÚNICO PARA PROGRAMAS SOCIAIS DO GOVERNO FEDERAL – CADÚNICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>Marília Mariano Bartmann - PDT</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/736/projeto_de_lei_de_iniciativa_no_04-2026_-_maio_laranja.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 04, DE 17 DE MARÇO DE 2026. INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE NOVA ESPERANÇA DO SUL O MÊS “MAIO LARANJA” SOBRE A IMPORTÂNCIA DA CONSCIENTIZAÇÃO, PREVENÇÃO, ORIENTAÇÃO E COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇA E ADOLESCENTE.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>Luciane Lutz Brum - PP</t>
   </si>
   <si>
     <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/737/projeto_de_lei_de_iniciativa_no_05-2026_-_denomina_professor_evaristo_joao_ribas_o_centro_administrativo_municipal.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE INICIATIVA Nº 05, DE 18 DE MARÇO DE 2026. DENOMINA PREFEITO EVARISTO JOÃO RIBAS, O CENTRO ADMINISTRATIVO MUNICIPAL DE NOVA ESPERANÇA DO SUL.</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/756/projeto_de_lei_de_iniciativa_no_06-2026_-_dispoe_sobre_a_implementacao_de_aulas_de_defesa_pessoal_para_mulheres.doc</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DE INICIATIVA Nº 06, DE 28 DE ABRIL DE 2026. INSTITUI O PROGRAMA MUNICIPAL DE DEFESA PESSOAL E PROTEÇÃO INTEGRAL À MULHER NO MUNICÍPIO DE NOVA ESPERANÇA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -857,67 +1191,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/712/emenda_aditiva_001-2026_-_ao_projeto_de_lei_no_084-2025.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/697/projeto_de_lei_n_001_2026_institui_novo_piso_salarial_para_agentes_comunitarios_de_saude_e_agente_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/698/projeto_de_lei_no_002-2026_-_autoriza_renovacao_contrato_administrativo_operario_valni_saraiva_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/725/projeto_de_lei_no_003-2026_-_institui_o_abrigo_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/699/projeto_de_lei_no_004-2026_-_autoriza_renovacao_contrato_administrativo_agente_administrativo_maira_eduarda_ambros_tolfo_-_fazenda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/702/projeto_de_lei_no_005-2026_-_autoriza_contratacao_temporaria_de_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/703/projeto_de_lei_no_006-2026_-_aumento_de_carga_horaria_professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/704/projeto_de_lei_n_007-2025_-_revisao_geral_anual_e_aumento_real_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/705/projeto_de_lei_no_008-2026_-_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/706/projeto_de_lei_no_009-2026_-_autoriza_renovacao_contrato_administrativo_monitor_de_escola_vitoria_gabert_henrique_-_emei.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/707/projeto_de_lei_no_010-2026_-_autoriza_renovacao_contrato_administrativo_monitor_de_escola_tamires_de_cassia_padro_minuzzi_-_emei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/709/projeto_de_lei_no_011-2026_-_autoriza_contratacao_temporaria_de_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/713/projeto_de_lei_no_012-2026_-_autoriza_renovacao_contrato_administrativo_monitor_de_escola_marcieli_de_freitas_matos_-_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/714/projeto_de_lei_no_013-2026_-_autoriza_contratacao_temporaria_de_educador_fisico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_de_lei_no_014-2026_-_autoriza_renovacao_contrato_administrativo_operario_luciele_trindade_de_freitas_-_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/727/projeto_de_lei_no_015-2026_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_lei_n_016_2026_altera_a_lei_municipal_106_1991_regime_juridico_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/730/projeto_de_lei_n_017_2026_autoriza_renovacao_contrato_administrativo_servicos_gerais_gabrieli_carloto_emei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/731/projeto_de_lei_n_018_2026_autoriza_renovacao_contrato_administrativo_servicos_gerais_josieli_martinuzzi_frescura_emei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/732/projeto_de_lei_no_019-2026_-_autoriza_renovacao_contrato_administrativo_agente_administrativo_joao_marcelo_pivoto_specht_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/733/projeto_de_lei_no_020-2026_-_autoriza_renovacao_contrato_administrativo_operario_patrick_pinheiro_lopes_-_obras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/734/projeto_de_lei_n_021_-_2026_-__renova_contrato_operario.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/696/projeto_de_resolucao_001-2026_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/710/projeto_de_resolucao_002-2026_-__vale-alimentacao.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/716/projeto_de_resolucao_003_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_ivete_manenti.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/717/projeto_de_resolucao_004_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_suelen_reolon.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/718/projeto_de_resolucao_005_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_helena_delevati.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_de_resolucao_006_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marileuza_eva_de_bastos_nicola.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/720/projeto_de_resolucao_007_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_elci_dorneles_dos_santos.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/721/projeto_de_resolucao_008_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_andrieli_scalcon.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/722/projeto_de_resolucao_009_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_fatima_manzoni.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/723/projeto_de_resolucao_010_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_daniela_frizzo.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/724/projeto_de_resolucao_011_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_maria_dolores_cardoso.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/735/projeto_de_resolucao_012_-_2026_-_dispoe_sobre_a_responsabilidade_decorrente_de_infracoes_de_transito_cometidas_por_servidores_e_vereadores_da_camara_municipal_na_conducao_de_veiculo_oficial.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/728/projeto_de_resolucao_013_-_2026_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/701/projeto_de_lei_complementar_substitutivo_n_001-2026_ao_projeto_de_lei_complementar_n_10-2025_-_plano_de_beneficios_do_rpps_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_de_lei_de_iniciativa_no_01_-_2026_-_revisao_geral_-_servidores.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/726/projeto_de_lei_de_iniciativa_no_03-2026_-_cesta_basica_bpc.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/736/projeto_de_lei_de_iniciativa_no_04-2026_-_maio_laranja.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/737/projeto_de_lei_de_iniciativa_no_05-2026_-_denomina_professor_evaristo_joao_ribas_o_centro_administrativo_municipal.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/712/emenda_aditiva_001-2026_-_ao_projeto_de_lei_no_084-2025.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/754/emenda_modificativa_e_aditiva_002-2026_-_ao_projeto_de_resolucao_n__012-2026.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/697/projeto_de_lei_n_001_2026_institui_novo_piso_salarial_para_agentes_comunitarios_de_saude_e_agente_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/698/projeto_de_lei_no_002-2026_-_autoriza_renovacao_contrato_administrativo_operario_valni_saraiva_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/725/projeto_de_lei_no_003-2026_-_institui_o_abrigo_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/699/projeto_de_lei_no_004-2026_-_autoriza_renovacao_contrato_administrativo_agente_administrativo_maira_eduarda_ambros_tolfo_-_fazenda.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/702/projeto_de_lei_no_005-2026_-_autoriza_contratacao_temporaria_de_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/703/projeto_de_lei_no_006-2026_-_aumento_de_carga_horaria_professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/704/projeto_de_lei_n_007-2025_-_revisao_geral_anual_e_aumento_real_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/705/projeto_de_lei_no_008-2026_-_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/706/projeto_de_lei_no_009-2026_-_autoriza_renovacao_contrato_administrativo_monitor_de_escola_vitoria_gabert_henrique_-_emei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/707/projeto_de_lei_no_010-2026_-_autoriza_renovacao_contrato_administrativo_monitor_de_escola_tamires_de_cassia_padro_minuzzi_-_emei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/709/projeto_de_lei_no_011-2026_-_autoriza_contratacao_temporaria_de_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/713/projeto_de_lei_no_012-2026_-_autoriza_renovacao_contrato_administrativo_monitor_de_escola_marcieli_de_freitas_matos_-_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/714/projeto_de_lei_no_013-2026_-_autoriza_contratacao_temporaria_de_educador_fisico.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_de_lei_no_014-2026_-_autoriza_renovacao_contrato_administrativo_operario_luciele_trindade_de_freitas_-_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/727/projeto_de_lei_no_015-2026_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_lei_n_016_2026_altera_a_lei_municipal_106_1991_regime_juridico_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/730/projeto_de_lei_n_017_2026_autoriza_renovacao_contrato_administrativo_servicos_gerais_gabrieli_carloto_emei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/731/projeto_de_lei_n_018_2026_autoriza_renovacao_contrato_administrativo_servicos_gerais_josieli_martinuzzi_frescura_emei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/732/projeto_de_lei_no_019-2026_-_autoriza_renovacao_contrato_administrativo_agente_administrativo_joao_marcelo_pivoto_specht_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/733/projeto_de_lei_no_020-2026_-_autoriza_renovacao_contrato_administrativo_operario_patrick_pinheiro_lopes_-_obras.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/734/projeto_de_lei_n_021_-_2026_-__renova_contrato_operario.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/738/projeto_de_lei_no_022-2026_-_autoriza_contratacao_temporaria_de_1_professor_anos_iniciais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/739/projeto_de_lei_n_023-2025_-_autoriza_contratacao_temporaria_de_operario.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/740/projeto_de_lei_n_024_-_2026_-_autoriza_renovacao_contrato_administrativo_operaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/741/projeto_de_lei_n_025_2026_autoriza_renovacao_contrato_administrativo_dentista_tayne_buzata_tambara_saude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/742/projeto_de_lei_n_026-2026_-_institui_o_projeto_cidades_educadoras.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/743/projeto_de_lei_n_027_2026_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/744/projeto_de_lei_n_028_-_2026_dispoe_sobre_o_teto_rpv.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/745/projeto_de_lei_no_029-2026_-_autoriza_renovacao_contrato_administrativo_monitora_de_escola_vitoria_garcia_da_silva_-_emei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/746/projeto_de_lei_no_030-2026_-_autoriza_renovacao_contrato_administrativo_professora_de_educacao_infantil_debora_viero_deponti_lancanova_-_emei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/747/projeto_de_lei_no_031-2026_-_autoriza_renovacao_contrato_administrativo_monitora_de_escola_viviane_salbego_marques_-_emei.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/748/projeto_de_lei_no_032-2025_-_autoriza_contratacao_temporaria_de_motorista.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/749/projeto_de_lei_no_033-2026_-_autoriza_renovacao_contrato_administrativo_monitora_de_escola_eleonara_rodrigues_correa_-_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/752/projeto_de_lei_n_034_-_2026_autoriza_contratacao_temporaria_de_1_professor_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/753/projeto_d_elei_n_035_-_2026_autoriza_contratacao_temporaria_de_operario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/755/projeto_de_lei_n_036_2026_dispoe_sobre_o_cumprimento_do_estagio_probatorio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/757/projeto_de_lei_no_037-2026_-_autoriza_renovacao_contrato_administrativo_professora_de_educacao_infantil_michele_fogliato_resta_reolon_-_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/758/projeto_de_lei_no_038-2026_-_autoriza_contratacao_temporaria_de_1_professor_de_ingles.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/759/projeto_de_lei_no_039-2026_-_autoriza_renovacao_contrato_administrativo_nutricionista_josiane_erbice_bianchini.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/760/projeto_de_lei_no_040-2026_-_autoriza_renovacao_contrato_administrativo_professora_anos_iniciais_liliane_siqueira_medeiros.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/761/projeto_de_lei_no_041-2026_-_autoriza_renovacao_contrato_administrativo_operario_antonio_osmar_sacardi.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/762/projeto_de_lei_no_042-2026_-_autoriza_renovacao_contrato_administrativo_agente_comunitario_de_saude_juciana_selma_nicola.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/763/projeto_de_lei_no_043-2026_-_autoriza_renovacao_contrato_administrativo_assistente_social_luciana_della_flora.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/764/projeto_de_lei_no_044-2026_-_autoriza_renovacao_contrato_administrativo_motorista_jader_franco_balbon.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/765/projeto_de_lei_no_045-2026_-_altera_a_lei_municipal_no_2.042_de_15_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/751/projeto_de_lei_complementar_n_01_-_2026_-_altera_plano_de_carreira_cria_nova_vaga_de_oficial_administrativo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/696/projeto_de_resolucao_001-2026_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/710/projeto_de_resolucao_002-2026_-__vale-alimentacao.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/716/projeto_de_resolucao_003_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_ivete_manenti.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/717/projeto_de_resolucao_004_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_suelen_reolon.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/718/projeto_de_resolucao_005_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_helena_delevati.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_de_resolucao_006_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_marileuza_eva_de_bastos_nicola.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/720/projeto_de_resolucao_007_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_elci_dorneles_dos_santos.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/721/projeto_de_resolucao_008_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_andrieli_scalcon.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/722/projeto_de_resolucao_009_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_fatima_manzoni.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/723/projeto_de_resolucao_010_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_daniela_frizzo.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/724/projeto_de_resolucao_011_-_2026_-_concede_a_comenda_de_merito_ines_engroff_a_cidada_maria_dolores_cardoso.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/735/projeto_de_resolucao_012_-_2026_-_dispoe_sobre_a_responsabilidade_decorrente_de_infracoes_de_transito_cometidas_por_servidores_e_vereadores_da_camara_municipal_na_conducao_de_veiculo_oficial.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/728/projeto_de_resolucao_013_-_2026_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/750/projeto_de_resolucao_014_-_2026_-_abre_credito_adicional_sumplementar.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/701/projeto_de_lei_complementar_substitutivo_n_001-2026_ao_projeto_de_lei_complementar_n_10-2025_-_plano_de_beneficios_do_rpps_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_de_lei_de_iniciativa_no_01_-_2026_-_revisao_geral_-_servidores.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/726/projeto_de_lei_de_iniciativa_no_03-2026_-_cesta_basica_bpc.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/736/projeto_de_lei_de_iniciativa_no_04-2026_-_maio_laranja.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/737/projeto_de_lei_de_iniciativa_no_05-2026_-_denomina_professor_evaristo_joao_ribas_o_centro_administrativo_municipal.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaesperancadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/756/projeto_de_lei_de_iniciativa_no_06-2026_-_dispoe_sobre_a_implementacao_de_aulas_de_defesa_pessoal_para_mulheres.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H41"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -937,1098 +1271,1854 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F15" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H15" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>79</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F18" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>83</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F19" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H19" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>88</v>
       </c>
       <c r="H20" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F21" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H21" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>95</v>
       </c>
       <c r="D22" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H22" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>99</v>
       </c>
       <c r="D23" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="F24" t="s">
+      <c r="H24" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B25" t="s">
-[...14 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>111</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F26" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H26" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F27" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F28" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F29" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>43</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F30" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="D31" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F31" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="D32" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F32" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="D33" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F33" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>59</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F34" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="H34" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>63</v>
+        <v>147</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F35" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="H35" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>67</v>
+        <v>151</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F36" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="H36" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D37" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
-        <v>146</v>
+        <v>23</v>
       </c>
       <c r="F37" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="H37" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D38" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
-        <v>151</v>
+        <v>23</v>
       </c>
       <c r="F38" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="H38" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>27</v>
+        <v>163</v>
       </c>
       <c r="D39" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
-        <v>151</v>
+        <v>23</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="H39" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>31</v>
+        <v>167</v>
       </c>
       <c r="D40" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
-        <v>151</v>
+        <v>23</v>
       </c>
       <c r="F40" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="H40" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
+        <v>171</v>
+      </c>
+      <c r="D41" t="s">
+        <v>22</v>
+      </c>
+      <c r="E41" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H41" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>175</v>
+      </c>
+      <c r="D42" t="s">
+        <v>22</v>
+      </c>
+      <c r="E42" t="s">
+        <v>23</v>
+      </c>
+      <c r="F42" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H42" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>178</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>179</v>
+      </c>
+      <c r="D43" t="s">
+        <v>22</v>
+      </c>
+      <c r="E43" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H43" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>182</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>183</v>
+      </c>
+      <c r="D44" t="s">
+        <v>22</v>
+      </c>
+      <c r="E44" t="s">
+        <v>23</v>
+      </c>
+      <c r="F44" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H44" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>186</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>187</v>
+      </c>
+      <c r="D45" t="s">
+        <v>22</v>
+      </c>
+      <c r="E45" t="s">
+        <v>23</v>
+      </c>
+      <c r="F45" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H45" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>190</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>191</v>
+      </c>
+      <c r="D46" t="s">
+        <v>22</v>
+      </c>
+      <c r="E46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H46" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>195</v>
+      </c>
+      <c r="D47" t="s">
+        <v>22</v>
+      </c>
+      <c r="E47" t="s">
+        <v>23</v>
+      </c>
+      <c r="F47" t="s">
+        <v>24</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H47" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>198</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>199</v>
+      </c>
+      <c r="D48" t="s">
+        <v>22</v>
+      </c>
+      <c r="E48" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H48" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>203</v>
+      </c>
+      <c r="E49" t="s">
+        <v>204</v>
+      </c>
+      <c r="F49" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H49" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>208</v>
+      </c>
+      <c r="E50" t="s">
+        <v>209</v>
+      </c>
+      <c r="F50" t="s">
+        <v>210</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H50" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>213</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>208</v>
+      </c>
+      <c r="E51" t="s">
+        <v>209</v>
+      </c>
+      <c r="F51" t="s">
+        <v>210</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H51" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>216</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52" t="s">
+        <v>208</v>
+      </c>
+      <c r="E52" t="s">
+        <v>209</v>
+      </c>
+      <c r="F52" t="s">
+        <v>210</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H52" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>35</v>
       </c>
-      <c r="D41" t="s">
-[...12 lines deleted...]
-        <v>164</v>
+      <c r="D53" t="s">
+        <v>208</v>
+      </c>
+      <c r="E53" t="s">
+        <v>209</v>
+      </c>
+      <c r="F53" t="s">
+        <v>210</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54" t="s">
+        <v>208</v>
+      </c>
+      <c r="E54" t="s">
+        <v>209</v>
+      </c>
+      <c r="F54" t="s">
+        <v>210</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H54" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>225</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>43</v>
+      </c>
+      <c r="D55" t="s">
+        <v>208</v>
+      </c>
+      <c r="E55" t="s">
+        <v>209</v>
+      </c>
+      <c r="F55" t="s">
+        <v>210</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H55" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56" t="s">
+        <v>208</v>
+      </c>
+      <c r="E56" t="s">
+        <v>209</v>
+      </c>
+      <c r="F56" t="s">
+        <v>210</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H56" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>51</v>
+      </c>
+      <c r="D57" t="s">
+        <v>208</v>
+      </c>
+      <c r="E57" t="s">
+        <v>209</v>
+      </c>
+      <c r="F57" t="s">
+        <v>210</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H57" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>234</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>55</v>
+      </c>
+      <c r="D58" t="s">
+        <v>208</v>
+      </c>
+      <c r="E58" t="s">
+        <v>209</v>
+      </c>
+      <c r="F58" t="s">
+        <v>210</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H58" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>237</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>59</v>
+      </c>
+      <c r="D59" t="s">
+        <v>208</v>
+      </c>
+      <c r="E59" t="s">
+        <v>209</v>
+      </c>
+      <c r="F59" t="s">
+        <v>210</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H59" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>240</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>63</v>
+      </c>
+      <c r="D60" t="s">
+        <v>208</v>
+      </c>
+      <c r="E60" t="s">
+        <v>209</v>
+      </c>
+      <c r="F60" t="s">
+        <v>210</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H60" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>243</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>67</v>
+      </c>
+      <c r="D61" t="s">
+        <v>208</v>
+      </c>
+      <c r="E61" t="s">
+        <v>209</v>
+      </c>
+      <c r="F61" t="s">
+        <v>210</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H61" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>246</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>71</v>
+      </c>
+      <c r="D62" t="s">
+        <v>208</v>
+      </c>
+      <c r="E62" t="s">
+        <v>209</v>
+      </c>
+      <c r="F62" t="s">
+        <v>210</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H62" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>249</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>75</v>
+      </c>
+      <c r="D63" t="s">
+        <v>208</v>
+      </c>
+      <c r="E63" t="s">
+        <v>209</v>
+      </c>
+      <c r="F63" t="s">
+        <v>210</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H63" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>252</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>253</v>
+      </c>
+      <c r="E64" t="s">
+        <v>254</v>
+      </c>
+      <c r="F64" t="s">
+        <v>24</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H64" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>257</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>258</v>
+      </c>
+      <c r="E65" t="s">
+        <v>259</v>
+      </c>
+      <c r="F65" t="s">
+        <v>210</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H65" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>262</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>31</v>
+      </c>
+      <c r="D66" t="s">
+        <v>258</v>
+      </c>
+      <c r="E66" t="s">
+        <v>259</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H66" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>265</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67" t="s">
+        <v>258</v>
+      </c>
+      <c r="E67" t="s">
+        <v>259</v>
+      </c>
+      <c r="F67" t="s">
+        <v>266</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H67" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68" t="s">
+        <v>258</v>
+      </c>
+      <c r="E68" t="s">
+        <v>259</v>
+      </c>
+      <c r="F68" t="s">
+        <v>270</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H68" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>273</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" t="s">
+        <v>258</v>
+      </c>
+      <c r="E69" t="s">
+        <v>259</v>
+      </c>
+      <c r="F69" t="s">
+        <v>270</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H69" t="s">
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>